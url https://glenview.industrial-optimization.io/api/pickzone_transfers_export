--- v1 (2026-08-17)
+++ v2 (2026-10-16)
@@ -15,54 +15,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Pickzone Transfer" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>pickzone_id_from</t>
   </si>
   <si>
-    <t>pickzone_id_to</t>
+    <t>transfer_id</t>
   </si>
   <si>
-    <t>transfer_id</t>
+    <t>pickzone_id_to</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -373,79 +373,79 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2">
         <v>2</v>
       </c>
-      <c r="B2">
-[...1 lines deleted...]
-      </c>
       <c r="C2">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pickzone Transfer</vt:lpstr>