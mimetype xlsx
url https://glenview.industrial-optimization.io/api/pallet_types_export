--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -12,66 +12,66 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Pallet Type Master" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
+    <t>external_pallet_type_id</t>
+  </si>
+  <si>
+    <t>pallet_length</t>
+  </si>
+  <si>
+    <t>pallet_height</t>
+  </si>
+  <si>
+    <t>pallet_name</t>
+  </si>
+  <si>
+    <t>pallet_no</t>
+  </si>
+  <si>
     <t>pallet_width</t>
-  </si>
-[...13 lines deleted...]
-    <t>pallet_length</t>
   </si>
   <si>
     <t>load_height</t>
   </si>
   <si>
     <t>Large Pallet</t>
   </si>
   <si>
     <t>Half Pallet</t>
   </si>
   <si>
     <t>CO2</t>
   </si>
   <si>
     <t>Chilled</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -409,135 +409,135 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
+        <v>500012330</v>
+      </c>
+      <c r="B2">
+        <v>4850</v>
+      </c>
+      <c r="C2">
+        <v>600</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="F2">
         <v>4050</v>
-      </c>
-[...13 lines deleted...]
-        <v>4850</v>
       </c>
       <c r="G2">
         <v>5900</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
+        <v>1200000059</v>
+      </c>
+      <c r="B3">
+        <v>4800</v>
+      </c>
+      <c r="C3">
+        <v>750</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>2</v>
+      </c>
+      <c r="F3">
         <v>2100</v>
-      </c>
-[...13 lines deleted...]
-        <v>4800</v>
       </c>
       <c r="G3">
         <v>5250</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
+        <v>1200000107</v>
+      </c>
+      <c r="B4">
+        <v>3500</v>
+      </c>
+      <c r="C4">
+        <v>500</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4">
+        <v>3</v>
+      </c>
+      <c r="F4">
         <v>2700</v>
-      </c>
-[...13 lines deleted...]
-        <v>3500</v>
       </c>
       <c r="G4">
         <v>5500</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
+        <v>1200000064</v>
+      </c>
+      <c r="B5">
+        <v>4200</v>
+      </c>
+      <c r="C5">
+        <v>100</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5">
+        <v>4</v>
+      </c>
+      <c r="F5">
         <v>3600</v>
-      </c>
-[...13 lines deleted...]
-        <v>4200</v>
       </c>
       <c r="G5">
         <v>7800</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>