--- v1 (2026-08-17)
+++ v2 (2026-10-16)
@@ -10,110 +10,728 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Package Type Master" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="945" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="965" uniqueCount="249">
+  <si>
+    <t>preferred_at_bottom</t>
+  </si>
+  <si>
+    <t>packaging_shell_or_tray_color</t>
+  </si>
+  <si>
+    <t>units_per_case</t>
+  </si>
+  <si>
+    <t>packaging_shell_or_tray_height</t>
+  </si>
+  <si>
+    <t>container_type</t>
+  </si>
+  <si>
+    <t>package_name</t>
+  </si>
+  <si>
+    <t>unit_length</t>
+  </si>
+  <si>
+    <t>number_items_along_length</t>
+  </si>
+  <si>
+    <t>package_id</t>
+  </si>
+  <si>
+    <t>unit_width</t>
+  </si>
+  <si>
+    <t>number_items_along_width</t>
+  </si>
   <si>
     <t>packaging_type</t>
   </si>
   <si>
     <t>unit_height</t>
   </si>
   <si>
     <t>packaging_shell_or_tray_thickness</t>
   </si>
   <si>
     <t>tray</t>
   </si>
   <si>
     <t>unit_weight</t>
   </si>
   <si>
     <t>shrink</t>
   </si>
   <si>
     <t>width_group</t>
   </si>
   <si>
     <t>packaging_wedge_vertical</t>
   </si>
   <si>
     <t>packaging_wedge_horizontal</t>
   </si>
   <si>
-    <t>preferred_at_bottom</t>
-[...29 lines deleted...]
-    <t>number_items_along_width</t>
+    <t>brown</t>
+  </si>
+  <si>
+    <t>black</t>
+  </si>
+  <si>
+    <t>Box</t>
+  </si>
+  <si>
+    <t>NaN</t>
+  </si>
+  <si>
+    <t>Bottle</t>
+  </si>
+  <si>
+    <t>Can</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LID PET 32/44OZ PP CLD 600C                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED LID 32OZ 32SL 1000CT                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED LIDS 44OZ 1000C                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED LIDS 40/52OZ REBEL 1500C               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED NA CUP AND LID 32OZ NA JCP32R          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED  LID 24OZ                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED LID 44OZ LCTS-44                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED  LID 32OZ 32SL                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED LID 32OZ LCRS-32                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED  LID ASST 16SL100494                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED  LID ASST  16SL 100494                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED  CUP AND LID 44OZ  240                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON BRNDED  CUP AND LID 32OZ  240                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIBERIAN CHL NA LID 32OZ NA                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIBERIAN CHL NA LID ASST NA 1000C                 </t>
+  </si>
+  <si>
+    <t>32/44 FM 1000C32S</t>
+  </si>
+  <si>
+    <t>10.25 PLA GIANT</t>
+  </si>
+  <si>
+    <t>C22OZ DP 1200C</t>
+  </si>
+  <si>
+    <t>C 16OZ 1200C</t>
+  </si>
+  <si>
+    <t>L 12/16/21/24OZ</t>
+  </si>
+  <si>
+    <t>CUP 24OZ SC 600</t>
+  </si>
+  <si>
+    <t>CUP 16OZ SC 1000</t>
+  </si>
+  <si>
+    <t>L16/24 SBCH 1000</t>
+  </si>
+  <si>
+    <t>12OZ CUP 2000 DP</t>
+  </si>
+  <si>
+    <t>24OZ CUP 1000 DPM</t>
+  </si>
+  <si>
+    <t>44OZ CUP 480 DPM</t>
+  </si>
+  <si>
+    <t>32OZ CUP 480 DPM</t>
+  </si>
+  <si>
+    <t>20OZ FM 500C</t>
+  </si>
+  <si>
+    <t>44OZ LID 960 SL</t>
+  </si>
+  <si>
+    <t>32OZ FM 500C</t>
+  </si>
+  <si>
+    <t>44OZ FM 300C</t>
+  </si>
+  <si>
+    <t>32OZ LID 960 SL</t>
+  </si>
+  <si>
+    <t>16OZ FM 1000C</t>
+  </si>
+  <si>
+    <t>20LB FULL TANK</t>
+  </si>
+  <si>
+    <t>50LB FULL TANK</t>
+  </si>
+  <si>
+    <t>10OZ NR 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>32OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/15 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2 LITER PL 1/8 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>5 GAL BIB</t>
+  </si>
+  <si>
+    <t>16OZ CN 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>1.5 LITER PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ LONGNECK NR 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>3 GAL BIB</t>
+  </si>
+  <si>
+    <t>1 GAL BIB</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/15 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>10OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2 GAL BIB</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 CUBE (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 36/1 CUBE (36PACK)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>24OZ PL PK 6/4 SHELL (6PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>11OZ NR 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/24 W/SPTCAP (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL PK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 15/1 (15PACK)</t>
+  </si>
+  <si>
+    <t>1.25 LITER PL 1/12 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S (6PK SHELL)</t>
+  </si>
+  <si>
+    <t>13.7OZ NR 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PLPK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>6.5OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL PK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>500ML PL 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>6.5OZ CN PK 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>1 GAL BIB (3PACK)</t>
+  </si>
+  <si>
+    <t>15.2OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 32/1 (32 PACK)</t>
+  </si>
+  <si>
+    <t>14OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>11OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 8/3 (8PACK) FM</t>
+  </si>
+  <si>
+    <t>20OZ PL PK 1/24 SW</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/15 SHRINK WRAP (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ CN 24/1 CLUB (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL PK 8/3 (8PACK)</t>
+  </si>
+  <si>
+    <t>12OZ LONGNECK NR 1/12 (LOOSE) BX</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/2 FM (18PACK)</t>
+  </si>
+  <si>
+    <t>17OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 8/3 SHELL (8PACK)</t>
+  </si>
+  <si>
+    <t>15OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ AL BTL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>PRP 20OZ PL 1/24 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>PRP 20OZ WM PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>10OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ CN 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>16OZ CN 10/2 (PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ CARTON 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>89OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM (12PACK)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>8OZ CRTN 6/4 (PACK)</t>
+  </si>
+  <si>
+    <t>9.6OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>10.1OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>4.56OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 6/2 (6 PACK)</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 18/1 (18PACK)</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>8.4OZ CN 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>46OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2.8OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2 LITER PL 4/2 (4PACK) RSW</t>
+  </si>
+  <si>
+    <t>1.25 LITER PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>375ML NR 4/6 (PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 8/3 (8PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>700ML PL 1/12 (12 LOOSE)</t>
+  </si>
+  <si>
+    <t>3OZ POD 32/1 (32PACK)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK 10/3 (10 PACK)</t>
+  </si>
+  <si>
+    <t>12PK 40 CASE PALLET</t>
+  </si>
+  <si>
+    <t>2.7 OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK PPBD 30/1 (30 PACK)</t>
+  </si>
+  <si>
+    <t>750ML AL BTL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLEEK (LOOSE)</t>
+  </si>
+  <si>
+    <t>11OZ CN 12/1 SLEEK (PACK)</t>
+  </si>
+  <si>
+    <t>11OZ CN 4/6 SLEEK (4PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 SLEEK (12PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLEEK (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 8/3 SLEEK (8PACK)</t>
+  </si>
+  <si>
+    <t>32OZ PL 1/12 TROPICANA</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/8 LIPTON</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/24 GAT</t>
+  </si>
+  <si>
+    <t>12OZ PL 1/12 FAST TWITCH</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 1/12 TWST</t>
+  </si>
+  <si>
+    <t>13.65OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>13.65OZ CN 4/6 (4 PACK)</t>
+  </si>
+  <si>
+    <t>16OZ AL BTL 1/24 AQUA WTR</t>
+  </si>
+  <si>
+    <t>16OZ CN 4/6 ROCKSTAR</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/2 SC PEP CORE</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 SC PEP CORE</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24 LIFEWTR</t>
+  </si>
+  <si>
+    <t>11OZ CN 1/12 SLEEK (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 4/6 SLEEK (4PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLEEK (LOOSE) CELSIUS</t>
+  </si>
+  <si>
+    <t>15.2OZ NR 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>52OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 6/2 (6PACK)</t>
+  </si>
+  <si>
+    <t>18.5OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 18/1 (18PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/3 SLEEK (6PACK)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>200ML CN 4/6 (PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 SLEEK (12PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 (LOOSE) CELSIUS</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 SLEEK (PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>16.9OZ NR 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ NR 1/24 (LOOSE) SC PEP CORE</t>
+  </si>
+  <si>
+    <t>6.5OZ CN 8/3 (8PACK) FM</t>
+  </si>
+  <si>
+    <t>3 GAL BIB PURE CRAFT</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/1 (12PACK) LPPL</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 6/4 (6 PACK) PPBD</t>
+  </si>
+  <si>
+    <t>28OZ PL 50 CASE PALLET</t>
+  </si>
+  <si>
+    <t>20OZ PL 4/6 (4PACK) GAT</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 1/12 (LOOSE) BUBLY</t>
+  </si>
+  <si>
+    <t>12OZ 12PK 70 CASE PALLET</t>
+  </si>
+  <si>
+    <t>14OZ PL 1/12 (LOOSE) MM</t>
+  </si>
+  <si>
+    <t>16OZ CN 12/2 (12PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>11.16OZ PL 1/12 (LOOSE) EVLV</t>
+  </si>
+  <si>
+    <t>11OZ PL 24/1 (24 PACK)</t>
+  </si>
+  <si>
+    <t>11.6OZ CN 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/1 RSW (12PACK)</t>
+  </si>
+  <si>
+    <t>11OZ PL 1/12 (LOOSE) TBG</t>
+  </si>
+  <si>
+    <t>12OZ PL PK 8/3 (8PACK) PROPEL</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/2 FM (18PACK) VARIETY</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 (12PACK) PREM</t>
+  </si>
+  <si>
+    <t>12OZ CN 4/6 (4PACK) PPBD PREM</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 6/4 (6 PACK) PPBD PREM</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 (LOOSE) PREM</t>
+  </si>
+  <si>
+    <t>12OZ CN 8/3 (8PACK) FM PREM</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK 24/1 (24 PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 SLEEK (12PACK)</t>
+  </si>
+  <si>
+    <t>8.4OZ CN PK 4/6 (4PACK) ALANI</t>
+  </si>
+  <si>
+    <t>10OZ PL 4/2 (PACK)</t>
+  </si>
+  <si>
+    <t>15.2OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 15/2 BONUS (15PACK)</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>BottleTray-4x3</t>
   </si>
   <si>
     <t>BottleTray-5x3</t>
   </si>
   <si>
     <t>BottleTray-4x2</t>
   </si>
   <si>
     <t>BottleTray-6x4</t>
   </si>
   <si>
     <t>BottleShrinkTray-4x3</t>
   </si>
   <si>
     <t>BottleTray-8x2</t>
   </si>
   <si>
     <t>BottleShrinkTray-6x4</t>
   </si>
@@ -123,636 +741,66 @@
   <si>
     <t>BottleShrink-6x4</t>
   </si>
   <si>
     <t>BottleShrink-4x3</t>
   </si>
   <si>
     <t>CanTray-4x3</t>
   </si>
   <si>
     <t>BottleShrink-8x4</t>
   </si>
   <si>
     <t>BottleShrink-5x3</t>
   </si>
   <si>
     <t>BottleTray-3x2</t>
   </si>
   <si>
     <t>BottleShrinkTray-5x3</t>
   </si>
   <si>
     <t>BottleShrinkTray-6x3</t>
   </si>
   <si>
+    <t>BottleShrink-4x2</t>
+  </si>
+  <si>
+    <t>BottleShrink-6x3</t>
+  </si>
+  <si>
+    <t>CanTray-6x4</t>
+  </si>
+  <si>
     <t>BottleShrinkTray-4x2</t>
   </si>
   <si>
-    <t>CanTray-6x4</t>
-[...7 lines deleted...]
-  <si>
     <t>w</t>
   </si>
   <si>
     <t>n</t>
-  </si>
-[...568 lines deleted...]
-    <t>8.4OZ CN PK 4/6 (4PACK) ALANI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1044,51 +1092,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T186"/>
+  <dimension ref="A1:T201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1113,11516 +1161,12281 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
-      <c r="A2" t="s">
-[...2 lines deleted...]
-      <c r="B2">
+      <c r="A2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2">
+        <v>1931</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>-1500000730</v>
+      </c>
+      <c r="J2">
+        <v>988</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2" t="s">
+        <v>226</v>
+      </c>
+      <c r="M2">
+        <v>1575</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2" t="b">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>728</v>
+      </c>
+      <c r="Q2" t="b">
+        <v>0</v>
+      </c>
+      <c r="R2" t="s">
+        <v>247</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="b">
+        <v>0</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3">
+        <v>1</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>2200</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>-1500000630</v>
+      </c>
+      <c r="J3">
+        <v>900</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3" t="s">
+        <v>226</v>
+      </c>
+      <c r="M3">
         <v>1400</v>
       </c>
-      <c r="C2">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3" t="b">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>6500</v>
       </c>
-      <c r="F2" t="b">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Q3" t="b">
+        <v>0</v>
+      </c>
+      <c r="R3" t="s">
+        <v>247</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="b">
+        <v>0</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4">
+        <v>2400</v>
+      </c>
+      <c r="H4">
+        <v>0</v>
+      </c>
+      <c r="I4">
+        <v>-1500000531</v>
+      </c>
+      <c r="J4">
+        <v>1000</v>
+      </c>
+      <c r="K4">
+        <v>0</v>
+      </c>
+      <c r="L4" t="s">
+        <v>226</v>
+      </c>
+      <c r="M4">
+        <v>1400</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
+      </c>
+      <c r="O4" t="b">
+        <v>0</v>
+      </c>
+      <c r="P4">
+        <v>100</v>
+      </c>
+      <c r="Q4" t="b">
+        <v>0</v>
+      </c>
+      <c r="R4" t="s">
+        <v>247</v>
+      </c>
+      <c r="S4">
+        <v>0</v>
+      </c>
+      <c r="T4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="b">
+        <v>0</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5">
+        <v>1669</v>
+      </c>
+      <c r="H5">
+        <v>0</v>
+      </c>
+      <c r="I5">
+        <v>-1500000520</v>
+      </c>
+      <c r="J5">
+        <v>1432</v>
+      </c>
+      <c r="K5">
+        <v>0</v>
+      </c>
+      <c r="L5" t="s">
+        <v>226</v>
+      </c>
+      <c r="M5">
+        <v>2288</v>
+      </c>
+      <c r="N5">
+        <v>0</v>
+      </c>
+      <c r="O5" t="b">
+        <v>0</v>
+      </c>
+      <c r="P5">
+        <v>1200</v>
+      </c>
+      <c r="Q5" t="b">
+        <v>0</v>
+      </c>
+      <c r="R5" t="s">
+        <v>247</v>
+      </c>
+      <c r="S5">
+        <v>0</v>
+      </c>
+      <c r="T5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="b">
+        <v>0</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6">
+        <v>2100</v>
+      </c>
+      <c r="H6">
+        <v>0</v>
+      </c>
+      <c r="I6">
+        <v>-1500000408</v>
+      </c>
+      <c r="J6">
+        <v>1175</v>
+      </c>
+      <c r="K6">
+        <v>0</v>
+      </c>
+      <c r="L6" t="s">
+        <v>226</v>
+      </c>
+      <c r="M6">
+        <v>775</v>
+      </c>
+      <c r="N6">
+        <v>0</v>
+      </c>
+      <c r="O6" t="b">
+        <v>0</v>
+      </c>
+      <c r="P6">
+        <v>222</v>
+      </c>
+      <c r="Q6" t="b">
+        <v>0</v>
+      </c>
+      <c r="R6" t="s">
+        <v>247</v>
+      </c>
+      <c r="S6">
+        <v>0</v>
+      </c>
+      <c r="T6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="b">
+        <v>0</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7">
+        <v>2000</v>
+      </c>
+      <c r="H7">
+        <v>0</v>
+      </c>
+      <c r="I7">
+        <v>-1500000393</v>
+      </c>
+      <c r="J7">
+        <v>1400</v>
+      </c>
+      <c r="K7">
+        <v>0</v>
+      </c>
+      <c r="L7" t="s">
+        <v>226</v>
+      </c>
+      <c r="M7">
+        <v>800</v>
+      </c>
+      <c r="N7">
+        <v>0</v>
+      </c>
+      <c r="O7" t="b">
+        <v>0</v>
+      </c>
+      <c r="P7">
+        <v>520</v>
+      </c>
+      <c r="Q7" t="b">
+        <v>0</v>
+      </c>
+      <c r="R7" t="s">
+        <v>247</v>
+      </c>
+      <c r="S7">
+        <v>0</v>
+      </c>
+      <c r="T7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8">
+        <v>1860</v>
+      </c>
+      <c r="H8">
+        <v>0</v>
+      </c>
+      <c r="I8">
+        <v>-1500000392</v>
+      </c>
+      <c r="J8">
+        <v>1400</v>
+      </c>
+      <c r="K8">
+        <v>0</v>
+      </c>
+      <c r="L8" t="s">
+        <v>226</v>
+      </c>
+      <c r="M8">
+        <v>1600</v>
+      </c>
+      <c r="N8">
+        <v>0</v>
+      </c>
+      <c r="O8" t="b">
+        <v>0</v>
+      </c>
+      <c r="P8">
+        <v>810</v>
+      </c>
+      <c r="Q8" t="b">
+        <v>0</v>
+      </c>
+      <c r="R8" t="s">
+        <v>247</v>
+      </c>
+      <c r="S8">
+        <v>0</v>
+      </c>
+      <c r="T8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="b">
+        <v>0</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9">
+        <v>1420</v>
+      </c>
+      <c r="H9">
+        <v>0</v>
+      </c>
+      <c r="I9">
+        <v>-1500000375</v>
+      </c>
+      <c r="J9">
+        <v>530</v>
+      </c>
+      <c r="K9">
+        <v>0</v>
+      </c>
+      <c r="L9" t="s">
+        <v>226</v>
+      </c>
+      <c r="M9">
+        <v>2420</v>
+      </c>
+      <c r="N9">
+        <v>0</v>
+      </c>
+      <c r="O9" t="b">
+        <v>0</v>
+      </c>
+      <c r="P9">
+        <v>520</v>
+      </c>
+      <c r="Q9" t="b">
+        <v>0</v>
+      </c>
+      <c r="R9" t="s">
+        <v>247</v>
+      </c>
+      <c r="S9">
+        <v>0</v>
+      </c>
+      <c r="T9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="b">
+        <v>0</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10">
+        <v>1730</v>
+      </c>
+      <c r="H10">
+        <v>0</v>
+      </c>
+      <c r="I10">
+        <v>-1500000362</v>
+      </c>
+      <c r="J10">
+        <v>1300</v>
+      </c>
+      <c r="K10">
+        <v>0</v>
+      </c>
+      <c r="L10" t="s">
+        <v>226</v>
+      </c>
+      <c r="M10">
+        <v>1630</v>
+      </c>
+      <c r="N10">
+        <v>0</v>
+      </c>
+      <c r="O10" t="b">
+        <v>0</v>
+      </c>
+      <c r="P10">
+        <v>2000</v>
+      </c>
+      <c r="Q10" t="b">
+        <v>0</v>
+      </c>
+      <c r="R10" t="s">
+        <v>247</v>
+      </c>
+      <c r="S10">
+        <v>0</v>
+      </c>
+      <c r="T10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="b">
+        <v>0</v>
+      </c>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11">
+        <v>2225</v>
+      </c>
+      <c r="H11">
+        <v>0</v>
+      </c>
+      <c r="I11">
+        <v>-1500000291</v>
+      </c>
+      <c r="J11">
+        <v>1525</v>
+      </c>
+      <c r="K11">
+        <v>0</v>
+      </c>
+      <c r="L11" t="s">
+        <v>226</v>
+      </c>
+      <c r="M11">
+        <v>1725</v>
+      </c>
+      <c r="N11">
+        <v>0</v>
+      </c>
+      <c r="O11" t="b">
+        <v>0</v>
+      </c>
+      <c r="P11">
+        <v>990</v>
+      </c>
+      <c r="Q11" t="b">
+        <v>0</v>
+      </c>
+      <c r="R11" t="s">
+        <v>247</v>
+      </c>
+      <c r="S11">
+        <v>0</v>
+      </c>
+      <c r="T11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="b">
+        <v>0</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12">
+        <v>2200</v>
+      </c>
+      <c r="H12">
+        <v>0</v>
+      </c>
+      <c r="I12">
+        <v>-1500000186</v>
+      </c>
+      <c r="J12">
+        <v>1500</v>
+      </c>
+      <c r="K12">
+        <v>0</v>
+      </c>
+      <c r="L12" t="s">
+        <v>226</v>
+      </c>
+      <c r="M12">
+        <v>1840</v>
+      </c>
+      <c r="N12">
+        <v>0</v>
+      </c>
+      <c r="O12" t="b">
+        <v>0</v>
+      </c>
+      <c r="P12">
+        <v>1200</v>
+      </c>
+      <c r="Q12" t="b">
+        <v>0</v>
+      </c>
+      <c r="R12" t="s">
+        <v>247</v>
+      </c>
+      <c r="S12">
+        <v>0</v>
+      </c>
+      <c r="T12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="b">
+        <v>0</v>
+      </c>
+      <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13">
+        <v>2140</v>
+      </c>
+      <c r="H13">
+        <v>0</v>
+      </c>
+      <c r="I13">
+        <v>-1500000138</v>
+      </c>
+      <c r="J13">
+        <v>1010</v>
+      </c>
+      <c r="K13">
+        <v>0</v>
+      </c>
+      <c r="L13" t="s">
+        <v>226</v>
+      </c>
+      <c r="M13">
+        <v>2350</v>
+      </c>
+      <c r="N13">
+        <v>0</v>
+      </c>
+      <c r="O13" t="b">
+        <v>0</v>
+      </c>
+      <c r="P13">
+        <v>1930</v>
+      </c>
+      <c r="Q13" t="b">
+        <v>0</v>
+      </c>
+      <c r="R13" t="s">
+        <v>247</v>
+      </c>
+      <c r="S13">
+        <v>0</v>
+      </c>
+      <c r="T13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="b">
+        <v>0</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14">
+        <v>1680</v>
+      </c>
+      <c r="H14">
+        <v>0</v>
+      </c>
+      <c r="I14">
+        <v>-1500000137</v>
+      </c>
+      <c r="J14">
+        <v>1170</v>
+      </c>
+      <c r="K14">
+        <v>0</v>
+      </c>
+      <c r="L14" t="s">
+        <v>226</v>
+      </c>
+      <c r="M14">
+        <v>1910</v>
+      </c>
+      <c r="N14">
+        <v>0</v>
+      </c>
+      <c r="O14" t="b">
+        <v>0</v>
+      </c>
+      <c r="P14">
+        <v>1460</v>
+      </c>
+      <c r="Q14" t="b">
+        <v>0</v>
+      </c>
+      <c r="R14" t="s">
+        <v>247</v>
+      </c>
+      <c r="S14">
+        <v>0</v>
+      </c>
+      <c r="T14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="b">
+        <v>0</v>
+      </c>
+      <c r="B15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15">
+        <v>1000</v>
+      </c>
+      <c r="H15">
+        <v>0</v>
+      </c>
+      <c r="I15">
+        <v>-1500000110</v>
+      </c>
+      <c r="J15">
+        <v>1000</v>
+      </c>
+      <c r="K15">
+        <v>0</v>
+      </c>
+      <c r="L15" t="s">
+        <v>226</v>
+      </c>
+      <c r="M15">
+        <v>1000</v>
+      </c>
+      <c r="N15">
+        <v>0</v>
+      </c>
+      <c r="O15" t="b">
+        <v>0</v>
+      </c>
+      <c r="P15">
+        <v>1020</v>
+      </c>
+      <c r="Q15" t="b">
+        <v>0</v>
+      </c>
+      <c r="R15" t="s">
+        <v>247</v>
+      </c>
+      <c r="S15">
+        <v>0</v>
+      </c>
+      <c r="T15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="b">
+        <v>0</v>
+      </c>
+      <c r="B16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16">
+        <v>2100</v>
+      </c>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="I16">
+        <v>-1500000106</v>
+      </c>
+      <c r="J16">
+        <v>1175</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16" t="s">
+        <v>226</v>
+      </c>
+      <c r="M16">
+        <v>775</v>
+      </c>
+      <c r="N16">
+        <v>0</v>
+      </c>
+      <c r="O16" t="b">
+        <v>0</v>
+      </c>
+      <c r="P16">
+        <v>1018</v>
+      </c>
+      <c r="Q16" t="b">
+        <v>0</v>
+      </c>
+      <c r="R16" t="s">
+        <v>247</v>
+      </c>
+      <c r="S16">
+        <v>0</v>
+      </c>
+      <c r="T16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="b">
+        <v>0</v>
+      </c>
+      <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" t="s">
         <v>41</v>
       </c>
-      <c r="H2">
-[...8 lines deleted...]
-      <c r="K2" t="s">
+      <c r="G17">
+        <v>2200</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="I17">
+        <v>-322332</v>
+      </c>
+      <c r="J17">
+        <v>900</v>
+      </c>
+      <c r="K17">
+        <v>0</v>
+      </c>
+      <c r="L17" t="s">
+        <v>226</v>
+      </c>
+      <c r="M17">
+        <v>1400</v>
+      </c>
+      <c r="N17">
+        <v>0</v>
+      </c>
+      <c r="O17" t="b">
+        <v>0</v>
+      </c>
+      <c r="P17">
+        <v>6500</v>
+      </c>
+      <c r="Q17" t="b">
+        <v>0</v>
+      </c>
+      <c r="R17" t="s">
+        <v>247</v>
+      </c>
+      <c r="S17">
+        <v>0</v>
+      </c>
+      <c r="T17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="b">
+        <v>0</v>
+      </c>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18">
+        <v>1750</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18">
+        <v>-196267</v>
+      </c>
+      <c r="J18">
+        <v>1250</v>
+      </c>
+      <c r="K18">
+        <v>0</v>
+      </c>
+      <c r="L18" t="s">
+        <v>226</v>
+      </c>
+      <c r="M18">
+        <v>2250</v>
+      </c>
+      <c r="N18">
+        <v>0</v>
+      </c>
+      <c r="O18" t="b">
+        <v>0</v>
+      </c>
+      <c r="P18">
+        <v>1255</v>
+      </c>
+      <c r="Q18" t="b">
+        <v>0</v>
+      </c>
+      <c r="R18" t="s">
+        <v>247</v>
+      </c>
+      <c r="S18">
+        <v>0</v>
+      </c>
+      <c r="T18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="b">
+        <v>0</v>
+      </c>
+      <c r="B19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" t="s">
         <v>43</v>
       </c>
-      <c r="L2">
-[...5 lines deleted...]
-      <c r="N2" t="s">
+      <c r="G19">
+        <v>2120</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19">
+        <v>-148783</v>
+      </c>
+      <c r="J19">
+        <v>1430</v>
+      </c>
+      <c r="K19">
+        <v>0</v>
+      </c>
+      <c r="L19" t="s">
+        <v>226</v>
+      </c>
+      <c r="M19">
+        <v>2450</v>
+      </c>
+      <c r="N19">
+        <v>0</v>
+      </c>
+      <c r="O19" t="b">
+        <v>0</v>
+      </c>
+      <c r="P19">
+        <v>3410</v>
+      </c>
+      <c r="Q19" t="b">
+        <v>0</v>
+      </c>
+      <c r="R19" t="s">
+        <v>247</v>
+      </c>
+      <c r="S19">
+        <v>0</v>
+      </c>
+      <c r="T19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="b">
+        <v>0</v>
+      </c>
+      <c r="B20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20">
+        <v>2120</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <v>-148782</v>
+      </c>
+      <c r="J20">
+        <v>1450</v>
+      </c>
+      <c r="K20">
+        <v>0</v>
+      </c>
+      <c r="L20" t="s">
+        <v>226</v>
+      </c>
+      <c r="M20">
+        <v>1780</v>
+      </c>
+      <c r="N20">
+        <v>0</v>
+      </c>
+      <c r="O20" t="b">
+        <v>0</v>
+      </c>
+      <c r="P20">
+        <v>3030</v>
+      </c>
+      <c r="Q20" t="b">
+        <v>0</v>
+      </c>
+      <c r="R20" t="s">
+        <v>247</v>
+      </c>
+      <c r="S20">
+        <v>0</v>
+      </c>
+      <c r="T20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="b">
+        <v>0</v>
+      </c>
+      <c r="B21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" t="s">
         <v>45</v>
       </c>
-      <c r="O2" t="s">
+      <c r="G21">
+        <v>2200</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="I21">
+        <v>-148781</v>
+      </c>
+      <c r="J21">
+        <v>1500</v>
+      </c>
+      <c r="K21">
+        <v>0</v>
+      </c>
+      <c r="L21" t="s">
+        <v>226</v>
+      </c>
+      <c r="M21">
+        <v>1840</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+      <c r="O21" t="b">
+        <v>0</v>
+      </c>
+      <c r="P21">
+        <v>1200</v>
+      </c>
+      <c r="Q21" t="b">
+        <v>0</v>
+      </c>
+      <c r="R21" t="s">
+        <v>247</v>
+      </c>
+      <c r="S21">
+        <v>0</v>
+      </c>
+      <c r="T21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="b">
+        <v>0</v>
+      </c>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" t="s">
+        <v>46</v>
+      </c>
+      <c r="G22">
+        <v>2000</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="I22">
+        <v>-134384</v>
+      </c>
+      <c r="J22">
+        <v>1600</v>
+      </c>
+      <c r="K22">
+        <v>0</v>
+      </c>
+      <c r="L22" t="s">
+        <v>226</v>
+      </c>
+      <c r="M22">
+        <v>2300</v>
+      </c>
+      <c r="N22">
+        <v>0</v>
+      </c>
+      <c r="O22" t="b">
+        <v>0</v>
+      </c>
+      <c r="P22">
+        <v>3360</v>
+      </c>
+      <c r="Q22" t="b">
+        <v>0</v>
+      </c>
+      <c r="R22" t="s">
+        <v>247</v>
+      </c>
+      <c r="S22">
+        <v>0</v>
+      </c>
+      <c r="T22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="b">
+        <v>0</v>
+      </c>
+      <c r="B23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23">
+        <v>1960</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
+        <v>-134361</v>
+      </c>
+      <c r="J23">
+        <v>1610</v>
+      </c>
+      <c r="K23">
+        <v>0</v>
+      </c>
+      <c r="L23" t="s">
+        <v>226</v>
+      </c>
+      <c r="M23">
+        <v>2270</v>
+      </c>
+      <c r="N23">
+        <v>0</v>
+      </c>
+      <c r="O23" t="b">
+        <v>0</v>
+      </c>
+      <c r="P23">
+        <v>2700</v>
+      </c>
+      <c r="Q23" t="b">
+        <v>0</v>
+      </c>
+      <c r="R23" t="s">
+        <v>247</v>
+      </c>
+      <c r="S23">
+        <v>0</v>
+      </c>
+      <c r="T23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="b">
+        <v>0</v>
+      </c>
+      <c r="B24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" t="s">
         <v>48</v>
       </c>
-      <c r="P2">
-[...58 lines deleted...]
-      <c r="O3" t="s">
+      <c r="G24">
+        <v>2100</v>
+      </c>
+      <c r="H24">
+        <v>0</v>
+      </c>
+      <c r="I24">
+        <v>-134360</v>
+      </c>
+      <c r="J24">
+        <v>1175</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="L24" t="s">
+        <v>226</v>
+      </c>
+      <c r="M24">
+        <v>775</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24" t="b">
+        <v>0</v>
+      </c>
+      <c r="P24">
+        <v>1018</v>
+      </c>
+      <c r="Q24" t="b">
+        <v>0</v>
+      </c>
+      <c r="R24" t="s">
+        <v>247</v>
+      </c>
+      <c r="S24">
+        <v>0</v>
+      </c>
+      <c r="T24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="b">
+        <v>0</v>
+      </c>
+      <c r="B25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" t="s">
         <v>49</v>
       </c>
-      <c r="P3">
-[...8 lines deleted...]
-      <c r="S3">
+      <c r="G25">
+        <v>1790</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+      <c r="I25">
+        <v>-80142</v>
+      </c>
+      <c r="J25">
+        <v>1460</v>
+      </c>
+      <c r="K25">
+        <v>0</v>
+      </c>
+      <c r="L25" t="s">
+        <v>226</v>
+      </c>
+      <c r="M25">
+        <v>2570</v>
+      </c>
+      <c r="N25">
+        <v>0</v>
+      </c>
+      <c r="O25" t="b">
+        <v>0</v>
+      </c>
+      <c r="P25">
+        <v>3360</v>
+      </c>
+      <c r="Q25" t="b">
+        <v>0</v>
+      </c>
+      <c r="R25" t="s">
+        <v>247</v>
+      </c>
+      <c r="S25">
+        <v>0</v>
+      </c>
+      <c r="T25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="b">
+        <v>0</v>
+      </c>
+      <c r="B26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26">
+        <v>1800</v>
+      </c>
+      <c r="H26">
+        <v>0</v>
+      </c>
+      <c r="I26">
+        <v>-68754</v>
+      </c>
+      <c r="J26">
+        <v>1770</v>
+      </c>
+      <c r="K26">
+        <v>0</v>
+      </c>
+      <c r="L26" t="s">
+        <v>226</v>
+      </c>
+      <c r="M26">
+        <v>2340</v>
+      </c>
+      <c r="N26">
+        <v>0</v>
+      </c>
+      <c r="O26" t="b">
+        <v>0</v>
+      </c>
+      <c r="P26">
+        <v>3790</v>
+      </c>
+      <c r="Q26" t="b">
+        <v>0</v>
+      </c>
+      <c r="R26" t="s">
+        <v>247</v>
+      </c>
+      <c r="S26">
+        <v>0</v>
+      </c>
+      <c r="T26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="b">
+        <v>0</v>
+      </c>
+      <c r="B27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27">
+        <v>2340</v>
+      </c>
+      <c r="H27">
+        <v>0</v>
+      </c>
+      <c r="I27">
+        <v>-67858</v>
+      </c>
+      <c r="J27">
+        <v>1420</v>
+      </c>
+      <c r="K27">
+        <v>0</v>
+      </c>
+      <c r="L27" t="s">
+        <v>226</v>
+      </c>
+      <c r="M27">
+        <v>2320</v>
+      </c>
+      <c r="N27">
+        <v>0</v>
+      </c>
+      <c r="O27" t="b">
+        <v>0</v>
+      </c>
+      <c r="P27">
+        <v>3020</v>
+      </c>
+      <c r="Q27" t="b">
+        <v>0</v>
+      </c>
+      <c r="R27" t="s">
+        <v>247</v>
+      </c>
+      <c r="S27">
+        <v>0</v>
+      </c>
+      <c r="T27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="b">
+        <v>0</v>
+      </c>
+      <c r="B28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" t="s">
+        <v>52</v>
+      </c>
+      <c r="G28">
+        <v>1700</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="I28">
+        <v>-63072</v>
+      </c>
+      <c r="J28">
+        <v>1270</v>
+      </c>
+      <c r="K28">
+        <v>0</v>
+      </c>
+      <c r="L28" t="s">
+        <v>226</v>
+      </c>
+      <c r="M28">
+        <v>2340</v>
+      </c>
+      <c r="N28">
+        <v>0</v>
+      </c>
+      <c r="O28" t="b">
+        <v>0</v>
+      </c>
+      <c r="P28">
+        <v>2460</v>
+      </c>
+      <c r="Q28" t="b">
+        <v>0</v>
+      </c>
+      <c r="R28" t="s">
+        <v>247</v>
+      </c>
+      <c r="S28">
+        <v>0</v>
+      </c>
+      <c r="T28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="b">
+        <v>0</v>
+      </c>
+      <c r="B29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" t="s">
+        <v>53</v>
+      </c>
+      <c r="G29">
+        <v>100</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="I29">
+        <v>-39600</v>
+      </c>
+      <c r="J29">
+        <v>100</v>
+      </c>
+      <c r="K29">
+        <v>0</v>
+      </c>
+      <c r="L29" t="s">
+        <v>226</v>
+      </c>
+      <c r="M29">
+        <v>100</v>
+      </c>
+      <c r="N29">
+        <v>0</v>
+      </c>
+      <c r="O29" t="b">
+        <v>0</v>
+      </c>
+      <c r="P29">
+        <v>1000</v>
+      </c>
+      <c r="Q29" t="b">
+        <v>0</v>
+      </c>
+      <c r="R29" t="s">
+        <v>248</v>
+      </c>
+      <c r="S29">
+        <v>0</v>
+      </c>
+      <c r="T29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="b">
+        <v>0</v>
+      </c>
+      <c r="B30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" t="s">
+        <v>54</v>
+      </c>
+      <c r="G30">
+        <v>1860</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+      <c r="I30">
+        <v>-39576</v>
+      </c>
+      <c r="J30">
+        <v>1400</v>
+      </c>
+      <c r="K30">
+        <v>0</v>
+      </c>
+      <c r="L30" t="s">
+        <v>226</v>
+      </c>
+      <c r="M30">
+        <v>1600</v>
+      </c>
+      <c r="N30">
+        <v>0</v>
+      </c>
+      <c r="O30" t="b">
+        <v>0</v>
+      </c>
+      <c r="P30">
+        <v>810</v>
+      </c>
+      <c r="Q30" t="b">
+        <v>0</v>
+      </c>
+      <c r="R30" t="s">
+        <v>247</v>
+      </c>
+      <c r="S30">
+        <v>0</v>
+      </c>
+      <c r="T30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="b">
+        <v>0</v>
+      </c>
+      <c r="B31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" t="s">
+        <v>55</v>
+      </c>
+      <c r="G31">
+        <v>2545</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+      <c r="I31">
+        <v>-37662</v>
+      </c>
+      <c r="J31">
+        <v>1690</v>
+      </c>
+      <c r="K31">
+        <v>0</v>
+      </c>
+      <c r="L31" t="s">
+        <v>226</v>
+      </c>
+      <c r="M31">
+        <v>3050</v>
+      </c>
+      <c r="N31">
+        <v>0</v>
+      </c>
+      <c r="O31" t="b">
+        <v>0</v>
+      </c>
+      <c r="P31">
+        <v>1300</v>
+      </c>
+      <c r="Q31" t="b">
+        <v>0</v>
+      </c>
+      <c r="R31" t="s">
+        <v>247</v>
+      </c>
+      <c r="S31">
+        <v>0</v>
+      </c>
+      <c r="T31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="b">
+        <v>0</v>
+      </c>
+      <c r="B32" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" t="s">
+        <v>56</v>
+      </c>
+      <c r="G32">
+        <v>2530</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+      <c r="I32">
+        <v>-33422</v>
+      </c>
+      <c r="J32">
+        <v>1710</v>
+      </c>
+      <c r="K32">
+        <v>0</v>
+      </c>
+      <c r="L32" t="s">
+        <v>226</v>
+      </c>
+      <c r="M32">
+        <v>3080</v>
+      </c>
+      <c r="N32">
+        <v>0</v>
+      </c>
+      <c r="O32" t="b">
+        <v>0</v>
+      </c>
+      <c r="P32">
+        <v>1060</v>
+      </c>
+      <c r="Q32" t="b">
+        <v>0</v>
+      </c>
+      <c r="R32" t="s">
+        <v>247</v>
+      </c>
+      <c r="S32">
+        <v>0</v>
+      </c>
+      <c r="T32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" t="b">
+        <v>0</v>
+      </c>
+      <c r="B33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" t="s">
+        <v>57</v>
+      </c>
+      <c r="G33">
+        <v>1730</v>
+      </c>
+      <c r="H33">
+        <v>0</v>
+      </c>
+      <c r="I33">
+        <v>-32407</v>
+      </c>
+      <c r="J33">
+        <v>1300</v>
+      </c>
+      <c r="K33">
+        <v>0</v>
+      </c>
+      <c r="L33" t="s">
+        <v>226</v>
+      </c>
+      <c r="M33">
+        <v>1630</v>
+      </c>
+      <c r="N33">
+        <v>0</v>
+      </c>
+      <c r="O33" t="b">
+        <v>0</v>
+      </c>
+      <c r="P33">
+        <v>2000</v>
+      </c>
+      <c r="Q33" t="b">
+        <v>0</v>
+      </c>
+      <c r="R33" t="s">
+        <v>247</v>
+      </c>
+      <c r="S33">
+        <v>0</v>
+      </c>
+      <c r="T33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" t="b">
+        <v>0</v>
+      </c>
+      <c r="B34" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" t="s">
+        <v>58</v>
+      </c>
+      <c r="G34">
+        <v>100</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="I34">
+        <v>-4598</v>
+      </c>
+      <c r="J34">
+        <v>100</v>
+      </c>
+      <c r="K34">
+        <v>0</v>
+      </c>
+      <c r="L34" t="s">
+        <v>226</v>
+      </c>
+      <c r="M34">
+        <v>100</v>
+      </c>
+      <c r="N34">
+        <v>0</v>
+      </c>
+      <c r="O34" t="b">
+        <v>0</v>
+      </c>
+      <c r="P34">
+        <v>1000</v>
+      </c>
+      <c r="Q34" t="b">
+        <v>0</v>
+      </c>
+      <c r="R34" t="s">
+        <v>248</v>
+      </c>
+      <c r="S34">
+        <v>0</v>
+      </c>
+      <c r="T34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35" t="b">
+        <v>0</v>
+      </c>
+      <c r="B35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" t="s">
+        <v>59</v>
+      </c>
+      <c r="G35">
+        <v>850</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="I35">
+        <v>-4504</v>
+      </c>
+      <c r="J35">
+        <v>850</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35" t="s">
+        <v>226</v>
+      </c>
+      <c r="M35">
+        <v>2750</v>
+      </c>
+      <c r="N35">
+        <v>0</v>
+      </c>
+      <c r="O35" t="b">
+        <v>0</v>
+      </c>
+      <c r="P35">
+        <v>4700</v>
+      </c>
+      <c r="Q35" t="b">
+        <v>0</v>
+      </c>
+      <c r="R35" t="s">
+        <v>247</v>
+      </c>
+      <c r="S35">
+        <v>0</v>
+      </c>
+      <c r="T35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36" t="b">
+        <v>0</v>
+      </c>
+      <c r="B36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" t="s">
+        <v>60</v>
+      </c>
+      <c r="G36">
+        <v>850</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
+      </c>
+      <c r="I36">
+        <v>-4502</v>
+      </c>
+      <c r="J36">
+        <v>850</v>
+      </c>
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36" t="s">
+        <v>226</v>
+      </c>
+      <c r="M36">
+        <v>5050</v>
+      </c>
+      <c r="N36">
+        <v>0</v>
+      </c>
+      <c r="O36" t="b">
+        <v>0</v>
+      </c>
+      <c r="P36">
+        <v>10000</v>
+      </c>
+      <c r="Q36" t="b">
+        <v>0</v>
+      </c>
+      <c r="R36" t="s">
+        <v>247</v>
+      </c>
+      <c r="S36">
+        <v>0</v>
+      </c>
+      <c r="T36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37" t="b">
+        <v>0</v>
+      </c>
+      <c r="B37" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37">
+        <v>1620</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+      <c r="I37">
+        <v>381</v>
+      </c>
+      <c r="J37">
+        <v>1080</v>
+      </c>
+      <c r="K37">
+        <v>0</v>
+      </c>
+      <c r="L37" t="s">
+        <v>226</v>
+      </c>
+      <c r="M37">
+        <v>590</v>
+      </c>
+      <c r="N37">
+        <v>0</v>
+      </c>
+      <c r="O37" t="b">
+        <v>0</v>
+      </c>
+      <c r="P37">
+        <v>2520</v>
+      </c>
+      <c r="Q37" t="b">
+        <v>0</v>
+      </c>
+      <c r="R37" t="s">
+        <v>247</v>
+      </c>
+      <c r="S37">
+        <v>0</v>
+      </c>
+      <c r="T37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38" t="b">
+        <v>0</v>
+      </c>
+      <c r="B38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38">
+        <v>1620</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+      <c r="I38">
+        <v>422</v>
+      </c>
+      <c r="J38">
+        <v>1070</v>
+      </c>
+      <c r="K38">
+        <v>0</v>
+      </c>
+      <c r="L38" t="s">
+        <v>226</v>
+      </c>
+      <c r="M38">
+        <v>450</v>
+      </c>
+      <c r="N38">
+        <v>0</v>
+      </c>
+      <c r="O38" t="b">
+        <v>0</v>
+      </c>
+      <c r="P38">
+        <v>2520</v>
+      </c>
+      <c r="Q38" t="b">
+        <v>0</v>
+      </c>
+      <c r="R38" t="s">
+        <v>247</v>
+      </c>
+      <c r="S38">
+        <v>0</v>
+      </c>
+      <c r="T38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20">
+      <c r="A39" t="b">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" t="s">
+        <v>63</v>
+      </c>
+      <c r="G39">
+        <v>1550</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="I39">
+        <v>424</v>
+      </c>
+      <c r="J39">
+        <v>1038</v>
+      </c>
+      <c r="K39">
+        <v>0</v>
+      </c>
+      <c r="L39" t="s">
+        <v>226</v>
+      </c>
+      <c r="M39">
+        <v>475</v>
+      </c>
+      <c r="N39">
+        <v>0</v>
+      </c>
+      <c r="O39" t="b">
+        <v>0</v>
+      </c>
+      <c r="P39">
+        <v>2060</v>
+      </c>
+      <c r="Q39" t="b">
+        <v>0</v>
+      </c>
+      <c r="R39" t="s">
+        <v>247</v>
+      </c>
+      <c r="S39">
+        <v>0</v>
+      </c>
+      <c r="T39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20">
+      <c r="A40" t="b">
+        <v>0</v>
+      </c>
+      <c r="B40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40">
+        <v>200</v>
+      </c>
+      <c r="E40" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" t="s">
+        <v>64</v>
+      </c>
+      <c r="G40">
+        <v>1510</v>
+      </c>
+      <c r="H40">
+        <v>4</v>
+      </c>
+      <c r="I40">
+        <v>444</v>
+      </c>
+      <c r="J40">
+        <v>1120</v>
+      </c>
+      <c r="K40">
+        <v>3</v>
+      </c>
+      <c r="L40" t="s">
+        <v>227</v>
+      </c>
+      <c r="M40">
+        <v>810</v>
+      </c>
+      <c r="N40">
+        <v>25</v>
+      </c>
+      <c r="O40" t="b">
+        <v>1</v>
+      </c>
+      <c r="P40">
+        <v>2769</v>
+      </c>
+      <c r="Q40" t="b">
+        <v>0</v>
+      </c>
+      <c r="R40" t="s">
+        <v>247</v>
+      </c>
+      <c r="S40">
+        <v>100</v>
+      </c>
+      <c r="T40">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20">
+      <c r="A41" t="b">
+        <v>0</v>
+      </c>
+      <c r="B41" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41">
+        <v>200</v>
+      </c>
+      <c r="F41" t="s">
+        <v>65</v>
+      </c>
+      <c r="G41">
+        <v>1180</v>
+      </c>
+      <c r="H41">
+        <v>0</v>
+      </c>
+      <c r="I41">
+        <v>447</v>
+      </c>
+      <c r="J41">
+        <v>890</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41" t="s">
+        <v>227</v>
+      </c>
+      <c r="M41">
+        <v>1140</v>
+      </c>
+      <c r="N41">
+        <v>25</v>
+      </c>
+      <c r="O41" t="b">
+        <v>0</v>
+      </c>
+      <c r="P41">
+        <v>2800</v>
+      </c>
+      <c r="Q41" t="b">
+        <v>0</v>
+      </c>
+      <c r="R41" t="s">
+        <v>247</v>
+      </c>
+      <c r="S41">
+        <v>100</v>
+      </c>
+      <c r="T41">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20">
+      <c r="A42" t="b">
+        <v>0</v>
+      </c>
+      <c r="B42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42">
+        <v>200</v>
+      </c>
+      <c r="E42" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" t="s">
+        <v>66</v>
+      </c>
+      <c r="G42">
+        <v>1680</v>
+      </c>
+      <c r="H42">
+        <v>5</v>
+      </c>
+      <c r="I42">
+        <v>449</v>
+      </c>
+      <c r="J42">
+        <v>1000</v>
+      </c>
+      <c r="K42">
+        <v>3</v>
+      </c>
+      <c r="L42" t="s">
+        <v>228</v>
+      </c>
+      <c r="M42">
+        <v>1000</v>
+      </c>
+      <c r="N42">
+        <v>25</v>
+      </c>
+      <c r="O42" t="b">
+        <v>1</v>
+      </c>
+      <c r="P42">
+        <v>3532</v>
+      </c>
+      <c r="Q42" t="b">
+        <v>0</v>
+      </c>
+      <c r="R42" t="s">
+        <v>247</v>
+      </c>
+      <c r="S42">
+        <v>100</v>
+      </c>
+      <c r="T42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="A43" t="b">
+        <v>0</v>
+      </c>
+      <c r="B43" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43">
+        <v>200</v>
+      </c>
+      <c r="F43" t="s">
+        <v>67</v>
+      </c>
+      <c r="G43">
+        <v>1900</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43">
+        <v>455</v>
+      </c>
+      <c r="J43">
+        <v>950</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43" t="s">
+        <v>229</v>
+      </c>
+      <c r="M43">
+        <v>1300</v>
+      </c>
+      <c r="N43">
+        <v>25</v>
+      </c>
+      <c r="O43" t="b">
+        <v>0</v>
+      </c>
+      <c r="P43">
+        <v>3890</v>
+      </c>
+      <c r="Q43" t="b">
+        <v>0</v>
+      </c>
+      <c r="R43" t="s">
+        <v>247</v>
+      </c>
+      <c r="S43">
+        <v>100</v>
+      </c>
+      <c r="T43">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20">
+      <c r="A44" t="b">
+        <v>0</v>
+      </c>
+      <c r="B44" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" t="s">
+        <v>68</v>
+      </c>
+      <c r="G44">
+        <v>1610</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+      <c r="I44">
+        <v>486</v>
+      </c>
+      <c r="J44">
+        <v>1150</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44" t="s">
+        <v>226</v>
+      </c>
+      <c r="M44">
+        <v>810</v>
+      </c>
+      <c r="N44">
+        <v>0</v>
+      </c>
+      <c r="O44" t="b">
+        <v>0</v>
+      </c>
+      <c r="P44">
+        <v>4340</v>
+      </c>
+      <c r="Q44" t="b">
+        <v>0</v>
+      </c>
+      <c r="R44" t="s">
+        <v>247</v>
+      </c>
+      <c r="S44">
+        <v>0</v>
+      </c>
+      <c r="T44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20">
+      <c r="A45" t="b">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" t="s">
+        <v>69</v>
+      </c>
+      <c r="G45">
+        <v>1660</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45">
+        <v>709</v>
+      </c>
+      <c r="J45">
+        <v>1080</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45" t="s">
+        <v>226</v>
+      </c>
+      <c r="M45">
+        <v>640</v>
+      </c>
+      <c r="N45">
+        <v>0</v>
+      </c>
+      <c r="O45" t="b">
+        <v>0</v>
+      </c>
+      <c r="P45">
+        <v>2775</v>
+      </c>
+      <c r="Q45" t="b">
+        <v>0</v>
+      </c>
+      <c r="R45" t="s">
+        <v>247</v>
+      </c>
+      <c r="S45">
+        <v>0</v>
+      </c>
+      <c r="T45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20">
+      <c r="A46" t="b">
+        <v>0</v>
+      </c>
+      <c r="B46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46">
+        <v>200</v>
+      </c>
+      <c r="F46" t="s">
+        <v>70</v>
+      </c>
+      <c r="G46">
+        <v>1880</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46">
+        <v>735</v>
+      </c>
+      <c r="J46">
         <v>1250</v>
       </c>
-      <c r="T3">
-[...46 lines deleted...]
-      <c r="O4" t="s">
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46" t="s">
+        <v>230</v>
+      </c>
+      <c r="M46">
+        <v>869</v>
+      </c>
+      <c r="N46">
+        <v>25</v>
+      </c>
+      <c r="O46" t="b">
+        <v>0</v>
+      </c>
+      <c r="P46">
+        <v>3529</v>
+      </c>
+      <c r="Q46" t="b">
+        <v>0</v>
+      </c>
+      <c r="R46" t="s">
+        <v>247</v>
+      </c>
+      <c r="S46">
+        <v>100</v>
+      </c>
+      <c r="T46">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="A47" t="b">
+        <v>0</v>
+      </c>
+      <c r="B47" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47">
+        <v>200</v>
+      </c>
+      <c r="E47" t="s">
+        <v>24</v>
+      </c>
+      <c r="F47" t="s">
+        <v>71</v>
+      </c>
+      <c r="G47">
+        <v>1440</v>
+      </c>
+      <c r="H47">
+        <v>4</v>
+      </c>
+      <c r="I47">
+        <v>744</v>
+      </c>
+      <c r="J47">
+        <v>1080</v>
+      </c>
+      <c r="K47">
+        <v>3</v>
+      </c>
+      <c r="L47" t="s">
+        <v>231</v>
+      </c>
+      <c r="M47">
+        <v>1200</v>
+      </c>
+      <c r="N47">
+        <v>25</v>
+      </c>
+      <c r="O47" t="b">
+        <v>1</v>
+      </c>
+      <c r="P47">
+        <v>4500</v>
+      </c>
+      <c r="Q47" t="b">
+        <v>1</v>
+      </c>
+      <c r="R47" t="s">
+        <v>247</v>
+      </c>
+      <c r="S47">
+        <v>100</v>
+      </c>
+      <c r="T47">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="A48" t="b">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" t="s">
+        <v>72</v>
+      </c>
+      <c r="G48">
+        <v>1590</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+      <c r="I48">
+        <v>752</v>
+      </c>
+      <c r="J48">
+        <v>1070</v>
+      </c>
+      <c r="K48">
+        <v>0</v>
+      </c>
+      <c r="L48" t="s">
+        <v>226</v>
+      </c>
+      <c r="M48">
+        <v>960</v>
+      </c>
+      <c r="N48">
+        <v>0</v>
+      </c>
+      <c r="O48" t="b">
+        <v>0</v>
+      </c>
+      <c r="P48">
+        <v>1950</v>
+      </c>
+      <c r="Q48" t="b">
+        <v>0</v>
+      </c>
+      <c r="R48" t="s">
+        <v>247</v>
+      </c>
+      <c r="S48">
+        <v>0</v>
+      </c>
+      <c r="T48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20">
+      <c r="A49" t="b">
+        <v>0</v>
+      </c>
+      <c r="B49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49">
+        <v>200</v>
+      </c>
+      <c r="F49" t="s">
+        <v>73</v>
+      </c>
+      <c r="G49">
+        <v>1770</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+      <c r="I49">
+        <v>762</v>
+      </c>
+      <c r="J49">
+        <v>969</v>
+      </c>
+      <c r="K49">
+        <v>0</v>
+      </c>
+      <c r="L49" t="s">
+        <v>232</v>
+      </c>
+      <c r="M49">
+        <v>1090</v>
+      </c>
+      <c r="N49">
+        <v>25</v>
+      </c>
+      <c r="O49" t="b">
+        <v>0</v>
+      </c>
+      <c r="P49">
+        <v>3652</v>
+      </c>
+      <c r="Q49" t="b">
+        <v>0</v>
+      </c>
+      <c r="R49" t="s">
+        <v>247</v>
+      </c>
+      <c r="S49">
+        <v>100</v>
+      </c>
+      <c r="T49">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20">
+      <c r="A50" t="b">
+        <v>0</v>
+      </c>
+      <c r="B50" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50">
+        <v>200</v>
+      </c>
+      <c r="F50" t="s">
+        <v>74</v>
+      </c>
+      <c r="G50">
+        <v>1600</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="I50">
+        <v>763</v>
+      </c>
+      <c r="J50">
+        <v>1060</v>
+      </c>
+      <c r="K50">
+        <v>0</v>
+      </c>
+      <c r="L50" t="s">
+        <v>233</v>
+      </c>
+      <c r="M50">
+        <v>620</v>
+      </c>
+      <c r="N50">
+        <v>25</v>
+      </c>
+      <c r="O50" t="b">
+        <v>0</v>
+      </c>
+      <c r="P50">
+        <v>2120</v>
+      </c>
+      <c r="Q50" t="b">
+        <v>0</v>
+      </c>
+      <c r="R50" t="s">
+        <v>247</v>
+      </c>
+      <c r="S50">
+        <v>100</v>
+      </c>
+      <c r="T50">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20">
+      <c r="A51" t="b">
+        <v>0</v>
+      </c>
+      <c r="B51" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>75</v>
+      </c>
+      <c r="G51">
+        <v>1550</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51">
+        <v>768</v>
+      </c>
+      <c r="J51">
+        <v>1000</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51" t="s">
+        <v>226</v>
+      </c>
+      <c r="M51">
+        <v>650</v>
+      </c>
+      <c r="N51">
+        <v>0</v>
+      </c>
+      <c r="O51" t="b">
+        <v>0</v>
+      </c>
+      <c r="P51">
+        <v>3284</v>
+      </c>
+      <c r="Q51" t="b">
+        <v>0</v>
+      </c>
+      <c r="R51" t="s">
+        <v>247</v>
+      </c>
+      <c r="S51">
+        <v>0</v>
+      </c>
+      <c r="T51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20">
+      <c r="A52" t="b">
+        <v>0</v>
+      </c>
+      <c r="B52" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>76</v>
+      </c>
+      <c r="G52">
+        <v>1050</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+      <c r="I52">
+        <v>779</v>
+      </c>
+      <c r="J52">
+        <v>1010</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52" t="s">
+        <v>226</v>
+      </c>
+      <c r="M52">
+        <v>350</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+      <c r="O52" t="b">
+        <v>0</v>
+      </c>
+      <c r="P52">
+        <v>985</v>
+      </c>
+      <c r="Q52" t="b">
+        <v>0</v>
+      </c>
+      <c r="R52" t="s">
+        <v>247</v>
+      </c>
+      <c r="S52">
+        <v>0</v>
+      </c>
+      <c r="T52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20">
+      <c r="A53" t="b">
+        <v>0</v>
+      </c>
+      <c r="B53" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53">
+        <v>200</v>
+      </c>
+      <c r="F53" t="s">
+        <v>77</v>
+      </c>
+      <c r="G53">
+        <v>1500</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="I53">
+        <v>821</v>
+      </c>
+      <c r="J53">
+        <v>1200</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53" t="s">
+        <v>230</v>
+      </c>
+      <c r="M53">
+        <v>850</v>
+      </c>
+      <c r="N53">
+        <v>25</v>
+      </c>
+      <c r="O53" t="b">
+        <v>0</v>
+      </c>
+      <c r="P53">
+        <v>3300</v>
+      </c>
+      <c r="Q53" t="b">
+        <v>0</v>
+      </c>
+      <c r="R53" t="s">
+        <v>247</v>
+      </c>
+      <c r="S53">
+        <v>100</v>
+      </c>
+      <c r="T53">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20">
+      <c r="A54" t="b">
+        <v>0</v>
+      </c>
+      <c r="B54" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54">
+        <v>200</v>
+      </c>
+      <c r="F54" t="s">
+        <v>78</v>
+      </c>
+      <c r="G54">
+        <v>1850</v>
+      </c>
+      <c r="H54">
+        <v>0</v>
+      </c>
+      <c r="I54">
+        <v>824</v>
+      </c>
+      <c r="J54">
+        <v>1110</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54" t="s">
+        <v>228</v>
+      </c>
+      <c r="M54">
+        <v>1030</v>
+      </c>
+      <c r="N54">
+        <v>25</v>
+      </c>
+      <c r="O54" t="b">
+        <v>0</v>
+      </c>
+      <c r="P54">
+        <v>3421</v>
+      </c>
+      <c r="Q54" t="b">
+        <v>0</v>
+      </c>
+      <c r="R54" t="s">
+        <v>247</v>
+      </c>
+      <c r="S54">
+        <v>100</v>
+      </c>
+      <c r="T54">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20">
+      <c r="A55" t="b">
+        <v>0</v>
+      </c>
+      <c r="B55" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55">
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" t="s">
+        <v>79</v>
+      </c>
+      <c r="G55">
+        <v>1400</v>
+      </c>
+      <c r="H55">
+        <v>6</v>
+      </c>
+      <c r="I55">
+        <v>828</v>
+      </c>
+      <c r="J55">
+        <v>930</v>
+      </c>
+      <c r="K55">
+        <v>4</v>
+      </c>
+      <c r="L55" t="s">
+        <v>230</v>
+      </c>
+      <c r="M55">
+        <v>690</v>
+      </c>
+      <c r="N55">
+        <v>25</v>
+      </c>
+      <c r="O55" t="b">
+        <v>1</v>
+      </c>
+      <c r="P55">
+        <v>1839</v>
+      </c>
+      <c r="Q55" t="b">
+        <v>0</v>
+      </c>
+      <c r="R55" t="s">
+        <v>247</v>
+      </c>
+      <c r="S55">
+        <v>100</v>
+      </c>
+      <c r="T55">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20">
+      <c r="A56" t="b">
+        <v>0</v>
+      </c>
+      <c r="B56" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>24</v>
+      </c>
+      <c r="F56" t="s">
+        <v>80</v>
+      </c>
+      <c r="G56">
+        <v>1280</v>
+      </c>
+      <c r="H56">
+        <v>3</v>
+      </c>
+      <c r="I56">
+        <v>835</v>
+      </c>
+      <c r="J56">
+        <v>840</v>
+      </c>
+      <c r="K56">
+        <v>2</v>
+      </c>
+      <c r="L56" t="s">
+        <v>234</v>
+      </c>
+      <c r="M56">
+        <v>1000</v>
+      </c>
+      <c r="N56">
+        <v>0</v>
+      </c>
+      <c r="O56" t="b">
+        <v>0</v>
+      </c>
+      <c r="P56">
+        <v>2789</v>
+      </c>
+      <c r="Q56" t="b">
+        <v>1</v>
+      </c>
+      <c r="R56" t="s">
+        <v>247</v>
+      </c>
+      <c r="S56">
+        <v>100</v>
+      </c>
+      <c r="T56">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20">
+      <c r="A57" t="b">
+        <v>0</v>
+      </c>
+      <c r="B57" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>81</v>
+      </c>
+      <c r="G57">
+        <v>1450</v>
+      </c>
+      <c r="H57">
+        <v>0</v>
+      </c>
+      <c r="I57">
+        <v>689</v>
+      </c>
+      <c r="J57">
+        <v>1019</v>
+      </c>
+      <c r="K57">
+        <v>0</v>
+      </c>
+      <c r="L57" t="s">
+        <v>226</v>
+      </c>
+      <c r="M57">
+        <v>540</v>
+      </c>
+      <c r="N57">
+        <v>0</v>
+      </c>
+      <c r="O57" t="b">
+        <v>0</v>
+      </c>
+      <c r="P57">
+        <v>2300</v>
+      </c>
+      <c r="Q57" t="b">
+        <v>0</v>
+      </c>
+      <c r="R57" t="s">
+        <v>247</v>
+      </c>
+      <c r="S57">
+        <v>0</v>
+      </c>
+      <c r="T57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20">
+      <c r="A58" t="b">
+        <v>0</v>
+      </c>
+      <c r="B58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>82</v>
+      </c>
+      <c r="G58">
+        <v>1060</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+      <c r="I58">
+        <v>843</v>
+      </c>
+      <c r="J58">
+        <v>810</v>
+      </c>
+      <c r="K58">
+        <v>0</v>
+      </c>
+      <c r="L58" t="s">
+        <v>226</v>
+      </c>
+      <c r="M58">
+        <v>990</v>
+      </c>
+      <c r="N58">
+        <v>0</v>
+      </c>
+      <c r="O58" t="b">
+        <v>0</v>
+      </c>
+      <c r="P58">
+        <v>2020</v>
+      </c>
+      <c r="Q58" t="b">
+        <v>0</v>
+      </c>
+      <c r="R58" t="s">
+        <v>247</v>
+      </c>
+      <c r="S58">
+        <v>0</v>
+      </c>
+      <c r="T58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20">
+      <c r="A59" t="b">
+        <v>0</v>
+      </c>
+      <c r="B59" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59">
+        <v>200</v>
+      </c>
+      <c r="F59" t="s">
+        <v>83</v>
+      </c>
+      <c r="G59">
+        <v>1550</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+      <c r="I59">
+        <v>848</v>
+      </c>
+      <c r="J59">
+        <v>1010</v>
+      </c>
+      <c r="K59">
+        <v>0</v>
+      </c>
+      <c r="L59" t="s">
+        <v>230</v>
+      </c>
+      <c r="M59">
+        <v>830</v>
+      </c>
+      <c r="N59">
+        <v>25</v>
+      </c>
+      <c r="O59" t="b">
+        <v>0</v>
+      </c>
+      <c r="P59">
+        <v>2820</v>
+      </c>
+      <c r="Q59" t="b">
+        <v>0</v>
+      </c>
+      <c r="R59" t="s">
+        <v>247</v>
+      </c>
+      <c r="S59">
+        <v>100</v>
+      </c>
+      <c r="T59">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20">
+      <c r="A60" t="b">
+        <v>0</v>
+      </c>
+      <c r="B60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>84</v>
+      </c>
+      <c r="G60">
+        <v>1580</v>
+      </c>
+      <c r="H60">
+        <v>0</v>
+      </c>
+      <c r="I60">
+        <v>869</v>
+      </c>
+      <c r="J60">
+        <v>790</v>
+      </c>
+      <c r="K60">
+        <v>0</v>
+      </c>
+      <c r="L60" t="s">
+        <v>226</v>
+      </c>
+      <c r="M60">
+        <v>980</v>
+      </c>
+      <c r="N60">
+        <v>0</v>
+      </c>
+      <c r="O60" t="b">
+        <v>0</v>
+      </c>
+      <c r="P60">
+        <v>3140</v>
+      </c>
+      <c r="Q60" t="b">
+        <v>0</v>
+      </c>
+      <c r="R60" t="s">
+        <v>247</v>
+      </c>
+      <c r="S60">
+        <v>0</v>
+      </c>
+      <c r="T60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20">
+      <c r="A61" t="b">
+        <v>0</v>
+      </c>
+      <c r="B61" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" t="s">
+        <v>85</v>
+      </c>
+      <c r="G61">
+        <v>1030</v>
+      </c>
+      <c r="H61">
+        <v>0</v>
+      </c>
+      <c r="I61">
+        <v>875</v>
+      </c>
+      <c r="J61">
+        <v>780</v>
+      </c>
+      <c r="K61">
+        <v>0</v>
+      </c>
+      <c r="L61" t="s">
+        <v>226</v>
+      </c>
+      <c r="M61">
+        <v>610</v>
+      </c>
+      <c r="N61">
+        <v>0</v>
+      </c>
+      <c r="O61" t="b">
+        <v>0</v>
+      </c>
+      <c r="P61">
+        <v>1384</v>
+      </c>
+      <c r="Q61" t="b">
+        <v>0</v>
+      </c>
+      <c r="R61" t="s">
+        <v>247</v>
+      </c>
+      <c r="S61">
+        <v>0</v>
+      </c>
+      <c r="T61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20">
+      <c r="A62" t="b">
+        <v>0</v>
+      </c>
+      <c r="B62" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62">
+        <v>200</v>
+      </c>
+      <c r="E62" t="s">
+        <v>24</v>
+      </c>
+      <c r="F62" t="s">
+        <v>86</v>
+      </c>
+      <c r="G62">
+        <v>1880</v>
+      </c>
+      <c r="H62">
+        <v>6</v>
+      </c>
+      <c r="I62">
+        <v>895</v>
+      </c>
+      <c r="J62">
+        <v>1260</v>
+      </c>
+      <c r="K62">
+        <v>4</v>
+      </c>
+      <c r="L62" t="s">
+        <v>230</v>
+      </c>
+      <c r="M62">
+        <v>990</v>
+      </c>
+      <c r="N62">
+        <v>25</v>
+      </c>
+      <c r="O62" t="b">
+        <v>1</v>
+      </c>
+      <c r="P62">
+        <v>4130</v>
+      </c>
+      <c r="Q62" t="b">
+        <v>0</v>
+      </c>
+      <c r="R62" t="s">
+        <v>247</v>
+      </c>
+      <c r="S62">
+        <v>100</v>
+      </c>
+      <c r="T62">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20">
+      <c r="A63" t="b">
+        <v>0</v>
+      </c>
+      <c r="B63" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63">
+        <v>1</v>
+      </c>
+      <c r="D63">
+        <v>200</v>
+      </c>
+      <c r="E63" t="s">
+        <v>24</v>
+      </c>
+      <c r="F63" t="s">
+        <v>87</v>
+      </c>
+      <c r="G63">
+        <v>1170</v>
+      </c>
+      <c r="H63">
+        <v>4</v>
+      </c>
+      <c r="I63">
+        <v>916</v>
+      </c>
+      <c r="J63">
+        <v>869</v>
+      </c>
+      <c r="K63">
+        <v>3</v>
+      </c>
+      <c r="L63" t="s">
+        <v>231</v>
+      </c>
+      <c r="M63">
+        <v>800</v>
+      </c>
+      <c r="N63">
+        <v>25</v>
+      </c>
+      <c r="O63" t="b">
+        <v>1</v>
+      </c>
+      <c r="P63">
+        <v>1739</v>
+      </c>
+      <c r="Q63" t="b">
+        <v>1</v>
+      </c>
+      <c r="R63" t="s">
+        <v>247</v>
+      </c>
+      <c r="S63">
+        <v>100</v>
+      </c>
+      <c r="T63">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20">
+      <c r="A64" t="b">
+        <v>0</v>
+      </c>
+      <c r="B64" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" t="s">
+        <v>88</v>
+      </c>
+      <c r="G64">
+        <v>1056</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
+      </c>
+      <c r="I64">
+        <v>936</v>
+      </c>
+      <c r="J64">
+        <v>796</v>
+      </c>
+      <c r="K64">
+        <v>0</v>
+      </c>
+      <c r="L64" t="s">
+        <v>226</v>
+      </c>
+      <c r="M64">
+        <v>676</v>
+      </c>
+      <c r="N64">
+        <v>0</v>
+      </c>
+      <c r="O64" t="b">
+        <v>0</v>
+      </c>
+      <c r="P64">
+        <v>1510</v>
+      </c>
+      <c r="Q64" t="b">
+        <v>0</v>
+      </c>
+      <c r="R64" t="s">
+        <v>247</v>
+      </c>
+      <c r="S64">
+        <v>0</v>
+      </c>
+      <c r="T64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20">
+      <c r="A65" t="b">
+        <v>0</v>
+      </c>
+      <c r="B65" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65">
+        <v>0</v>
+      </c>
+      <c r="E65" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" t="s">
+        <v>89</v>
+      </c>
+      <c r="G65">
+        <v>1030</v>
+      </c>
+      <c r="H65">
+        <v>0</v>
+      </c>
+      <c r="I65">
+        <v>940</v>
+      </c>
+      <c r="J65">
+        <v>780</v>
+      </c>
+      <c r="K65">
+        <v>0</v>
+      </c>
+      <c r="L65" t="s">
+        <v>226</v>
+      </c>
+      <c r="M65">
+        <v>610</v>
+      </c>
+      <c r="N65">
+        <v>0</v>
+      </c>
+      <c r="O65" t="b">
+        <v>0</v>
+      </c>
+      <c r="P65">
+        <v>1360</v>
+      </c>
+      <c r="Q65" t="b">
+        <v>0</v>
+      </c>
+      <c r="R65" t="s">
+        <v>247</v>
+      </c>
+      <c r="S65">
+        <v>0</v>
+      </c>
+      <c r="T65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20">
+      <c r="A66" t="b">
+        <v>0</v>
+      </c>
+      <c r="B66" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66">
+        <v>200</v>
+      </c>
+      <c r="E66" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" t="s">
+        <v>90</v>
+      </c>
+      <c r="G66">
+        <v>1900</v>
+      </c>
+      <c r="H66">
+        <v>6</v>
+      </c>
+      <c r="I66">
+        <v>955</v>
+      </c>
+      <c r="J66">
+        <v>1200</v>
+      </c>
+      <c r="K66">
+        <v>4</v>
+      </c>
+      <c r="L66" t="s">
+        <v>230</v>
+      </c>
+      <c r="M66">
+        <v>1200</v>
+      </c>
+      <c r="N66">
+        <v>25</v>
+      </c>
+      <c r="O66" t="b">
+        <v>1</v>
+      </c>
+      <c r="P66">
+        <v>4160</v>
+      </c>
+      <c r="Q66" t="b">
+        <v>0</v>
+      </c>
+      <c r="R66" t="s">
+        <v>247</v>
+      </c>
+      <c r="S66">
+        <v>100</v>
+      </c>
+      <c r="T66">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20">
+      <c r="A67" t="b">
+        <v>0</v>
+      </c>
+      <c r="B67" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67">
+        <v>200</v>
+      </c>
+      <c r="E67" t="s">
+        <v>24</v>
+      </c>
+      <c r="F67" t="s">
+        <v>91</v>
+      </c>
+      <c r="G67">
+        <v>1610</v>
+      </c>
+      <c r="H67">
+        <v>6</v>
+      </c>
+      <c r="I67">
+        <v>960</v>
+      </c>
+      <c r="J67">
+        <v>1060</v>
+      </c>
+      <c r="K67">
+        <v>4</v>
+      </c>
+      <c r="L67" t="s">
+        <v>233</v>
+      </c>
+      <c r="M67">
+        <v>620</v>
+      </c>
+      <c r="N67">
+        <v>25</v>
+      </c>
+      <c r="O67" t="b">
+        <v>1</v>
+      </c>
+      <c r="P67">
+        <v>2120</v>
+      </c>
+      <c r="Q67" t="b">
+        <v>1</v>
+      </c>
+      <c r="R67" t="s">
+        <v>247</v>
+      </c>
+      <c r="S67">
+        <v>100</v>
+      </c>
+      <c r="T67">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20">
+      <c r="A68" t="b">
+        <v>0</v>
+      </c>
+      <c r="B68" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68">
+        <v>200</v>
+      </c>
+      <c r="E68" t="s">
+        <v>24</v>
+      </c>
+      <c r="F68" t="s">
+        <v>92</v>
+      </c>
+      <c r="G68">
+        <v>1900</v>
+      </c>
+      <c r="H68">
+        <v>6</v>
+      </c>
+      <c r="I68">
+        <v>974</v>
+      </c>
+      <c r="J68">
+        <v>1200</v>
+      </c>
+      <c r="K68">
+        <v>4</v>
+      </c>
+      <c r="L68" t="s">
+        <v>233</v>
+      </c>
+      <c r="M68">
+        <v>1200</v>
+      </c>
+      <c r="N68">
+        <v>25</v>
+      </c>
+      <c r="O68" t="b">
+        <v>1</v>
+      </c>
+      <c r="P68">
+        <v>3322</v>
+      </c>
+      <c r="Q68" t="b">
+        <v>1</v>
+      </c>
+      <c r="R68" t="s">
+        <v>247</v>
+      </c>
+      <c r="S68">
+        <v>100</v>
+      </c>
+      <c r="T68">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20">
+      <c r="A69" t="b">
+        <v>0</v>
+      </c>
+      <c r="B69" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69">
+        <v>200</v>
+      </c>
+      <c r="E69" t="s">
+        <v>24</v>
+      </c>
+      <c r="F69" t="s">
+        <v>93</v>
+      </c>
+      <c r="G69">
+        <v>1170</v>
+      </c>
+      <c r="H69">
+        <v>4</v>
+      </c>
+      <c r="I69">
+        <v>975</v>
+      </c>
+      <c r="J69">
+        <v>869</v>
+      </c>
+      <c r="K69">
+        <v>3</v>
+      </c>
+      <c r="L69" t="s">
+        <v>227</v>
+      </c>
+      <c r="M69">
+        <v>800</v>
+      </c>
+      <c r="N69">
+        <v>25</v>
+      </c>
+      <c r="O69" t="b">
+        <v>1</v>
+      </c>
+      <c r="P69">
+        <v>1730</v>
+      </c>
+      <c r="Q69" t="b">
+        <v>0</v>
+      </c>
+      <c r="R69" t="s">
+        <v>247</v>
+      </c>
+      <c r="S69">
+        <v>100</v>
+      </c>
+      <c r="T69">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20">
+      <c r="A70" t="b">
+        <v>0</v>
+      </c>
+      <c r="B70" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>94</v>
+      </c>
+      <c r="G70">
+        <v>1270</v>
+      </c>
+      <c r="H70">
+        <v>0</v>
+      </c>
+      <c r="I70">
+        <v>979</v>
+      </c>
+      <c r="J70">
+        <v>790</v>
+      </c>
+      <c r="K70">
+        <v>0</v>
+      </c>
+      <c r="L70" t="s">
+        <v>226</v>
+      </c>
+      <c r="M70">
+        <v>610</v>
+      </c>
+      <c r="N70">
+        <v>0</v>
+      </c>
+      <c r="O70" t="b">
+        <v>0</v>
+      </c>
+      <c r="P70">
+        <v>1689</v>
+      </c>
+      <c r="Q70" t="b">
+        <v>0</v>
+      </c>
+      <c r="R70" t="s">
+        <v>247</v>
+      </c>
+      <c r="S70">
+        <v>0</v>
+      </c>
+      <c r="T70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20">
+      <c r="A71" t="b">
+        <v>0</v>
+      </c>
+      <c r="B71" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71">
+        <v>1</v>
+      </c>
+      <c r="D71">
+        <v>200</v>
+      </c>
+      <c r="E71" t="s">
+        <v>24</v>
+      </c>
+      <c r="F71" t="s">
+        <v>95</v>
+      </c>
+      <c r="G71">
+        <v>1500</v>
+      </c>
+      <c r="H71">
+        <v>4</v>
+      </c>
+      <c r="I71">
+        <v>1029</v>
+      </c>
+      <c r="J71">
+        <v>1200</v>
+      </c>
+      <c r="K71">
+        <v>3</v>
+      </c>
+      <c r="L71" t="s">
+        <v>231</v>
+      </c>
+      <c r="M71">
+        <v>1250</v>
+      </c>
+      <c r="N71">
+        <v>25</v>
+      </c>
+      <c r="O71" t="b">
+        <v>1</v>
+      </c>
+      <c r="P71">
+        <v>3660</v>
+      </c>
+      <c r="Q71" t="b">
+        <v>1</v>
+      </c>
+      <c r="R71" t="s">
+        <v>247</v>
+      </c>
+      <c r="S71">
+        <v>100</v>
+      </c>
+      <c r="T71">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20">
+      <c r="A72" t="b">
+        <v>0</v>
+      </c>
+      <c r="B72" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72">
+        <v>200</v>
+      </c>
+      <c r="F72" t="s">
+        <v>96</v>
+      </c>
+      <c r="G72">
+        <v>1570</v>
+      </c>
+      <c r="H72">
+        <v>0</v>
+      </c>
+      <c r="I72">
+        <v>1052</v>
+      </c>
+      <c r="J72">
+        <v>980</v>
+      </c>
+      <c r="K72">
+        <v>0</v>
+      </c>
+      <c r="L72" t="s">
+        <v>233</v>
+      </c>
+      <c r="M72">
+        <v>790</v>
+      </c>
+      <c r="N72">
+        <v>25</v>
+      </c>
+      <c r="O72" t="b">
+        <v>0</v>
+      </c>
+      <c r="P72">
+        <v>2775</v>
+      </c>
+      <c r="Q72" t="b">
+        <v>0</v>
+      </c>
+      <c r="R72" t="s">
+        <v>247</v>
+      </c>
+      <c r="S72">
+        <v>100</v>
+      </c>
+      <c r="T72">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20">
+      <c r="A73" t="b">
+        <v>0</v>
+      </c>
+      <c r="B73" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73">
+        <v>200</v>
+      </c>
+      <c r="F73" t="s">
+        <v>97</v>
+      </c>
+      <c r="G73">
+        <v>1689</v>
+      </c>
+      <c r="H73">
+        <v>0</v>
+      </c>
+      <c r="I73">
+        <v>1063</v>
+      </c>
+      <c r="J73">
+        <v>1130</v>
+      </c>
+      <c r="K73">
+        <v>0</v>
+      </c>
+      <c r="L73" t="s">
+        <v>230</v>
+      </c>
+      <c r="M73">
+        <v>919</v>
+      </c>
+      <c r="N73">
+        <v>25</v>
+      </c>
+      <c r="O73" t="b">
+        <v>0</v>
+      </c>
+      <c r="P73">
+        <v>2900</v>
+      </c>
+      <c r="Q73" t="b">
+        <v>0</v>
+      </c>
+      <c r="R73" t="s">
+        <v>247</v>
+      </c>
+      <c r="S73">
+        <v>100</v>
+      </c>
+      <c r="T73">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20">
+      <c r="A74" t="b">
+        <v>0</v>
+      </c>
+      <c r="B74" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74">
+        <v>1</v>
+      </c>
+      <c r="D74">
+        <v>200</v>
+      </c>
+      <c r="F74" t="s">
+        <v>98</v>
+      </c>
+      <c r="G74">
+        <v>1100</v>
+      </c>
+      <c r="H74">
+        <v>0</v>
+      </c>
+      <c r="I74">
+        <v>1096</v>
+      </c>
+      <c r="J74">
+        <v>819</v>
+      </c>
+      <c r="K74">
+        <v>0</v>
+      </c>
+      <c r="L74" t="s">
+        <v>231</v>
+      </c>
+      <c r="M74">
+        <v>760</v>
+      </c>
+      <c r="N74">
+        <v>25</v>
+      </c>
+      <c r="O74" t="b">
+        <v>0</v>
+      </c>
+      <c r="P74">
+        <v>1820</v>
+      </c>
+      <c r="Q74" t="b">
+        <v>0</v>
+      </c>
+      <c r="R74" t="s">
+        <v>247</v>
+      </c>
+      <c r="S74">
+        <v>100</v>
+      </c>
+      <c r="T74">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20">
+      <c r="A75" t="b">
+        <v>0</v>
+      </c>
+      <c r="B75" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75">
+        <v>1</v>
+      </c>
+      <c r="D75">
+        <v>0</v>
+      </c>
+      <c r="E75" t="s">
+        <v>24</v>
+      </c>
+      <c r="F75" t="s">
+        <v>99</v>
+      </c>
+      <c r="G75">
+        <v>1520</v>
+      </c>
+      <c r="H75">
+        <v>6</v>
+      </c>
+      <c r="I75">
+        <v>1098</v>
+      </c>
+      <c r="J75">
+        <v>990</v>
+      </c>
+      <c r="K75">
+        <v>4</v>
+      </c>
+      <c r="L75" t="s">
+        <v>235</v>
+      </c>
+      <c r="M75">
+        <v>800</v>
+      </c>
+      <c r="N75">
+        <v>0</v>
+      </c>
+      <c r="O75" t="b">
+        <v>0</v>
+      </c>
+      <c r="P75">
+        <v>2830</v>
+      </c>
+      <c r="Q75" t="b">
+        <v>1</v>
+      </c>
+      <c r="R75" t="s">
+        <v>247</v>
+      </c>
+      <c r="S75">
+        <v>100</v>
+      </c>
+      <c r="T75">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20">
+      <c r="A76" t="b">
+        <v>0</v>
+      </c>
+      <c r="B76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76">
+        <v>1</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>100</v>
+      </c>
+      <c r="G76">
+        <v>1090</v>
+      </c>
+      <c r="H76">
+        <v>0</v>
+      </c>
+      <c r="I76">
+        <v>1106</v>
+      </c>
+      <c r="J76">
+        <v>819</v>
+      </c>
+      <c r="K76">
+        <v>0</v>
+      </c>
+      <c r="L76" t="s">
+        <v>236</v>
+      </c>
+      <c r="M76">
+        <v>810</v>
+      </c>
+      <c r="N76">
+        <v>0</v>
+      </c>
+      <c r="O76" t="b">
+        <v>0</v>
+      </c>
+      <c r="P76">
+        <v>1420</v>
+      </c>
+      <c r="Q76" t="b">
+        <v>0</v>
+      </c>
+      <c r="R76" t="s">
+        <v>247</v>
+      </c>
+      <c r="S76">
+        <v>100</v>
+      </c>
+      <c r="T76">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20">
+      <c r="A77" t="b">
+        <v>0</v>
+      </c>
+      <c r="B77" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77">
+        <v>2</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>24</v>
+      </c>
+      <c r="F77" t="s">
+        <v>101</v>
+      </c>
+      <c r="G77">
+        <v>1019</v>
+      </c>
+      <c r="H77">
+        <v>4</v>
+      </c>
+      <c r="I77">
+        <v>1107</v>
+      </c>
+      <c r="J77">
+        <v>750</v>
+      </c>
+      <c r="K77">
+        <v>3</v>
+      </c>
+      <c r="L77" t="s">
+        <v>236</v>
+      </c>
+      <c r="M77">
+        <v>780</v>
+      </c>
+      <c r="N77">
+        <v>0</v>
+      </c>
+      <c r="O77" t="b">
+        <v>0</v>
+      </c>
+      <c r="P77">
+        <v>2775</v>
+      </c>
+      <c r="Q77" t="b">
+        <v>1</v>
+      </c>
+      <c r="R77" t="s">
+        <v>247</v>
+      </c>
+      <c r="S77">
+        <v>100</v>
+      </c>
+      <c r="T77">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20">
+      <c r="A78" t="b">
+        <v>0</v>
+      </c>
+      <c r="B78" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78">
+        <v>1</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>102</v>
+      </c>
+      <c r="G78">
+        <v>880</v>
+      </c>
+      <c r="H78">
+        <v>0</v>
+      </c>
+      <c r="I78">
+        <v>1120</v>
+      </c>
+      <c r="J78">
+        <v>670</v>
+      </c>
+      <c r="K78">
+        <v>0</v>
+      </c>
+      <c r="L78" t="s">
+        <v>226</v>
+      </c>
+      <c r="M78">
+        <v>440</v>
+      </c>
+      <c r="N78">
+        <v>0</v>
+      </c>
+      <c r="O78" t="b">
+        <v>0</v>
+      </c>
+      <c r="P78">
+        <v>587</v>
+      </c>
+      <c r="Q78" t="b">
+        <v>0</v>
+      </c>
+      <c r="R78" t="s">
+        <v>247</v>
+      </c>
+      <c r="S78">
+        <v>0</v>
+      </c>
+      <c r="T78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20">
+      <c r="A79" t="b">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79">
+        <v>1</v>
+      </c>
+      <c r="D79">
+        <v>200</v>
+      </c>
+      <c r="E79" t="s">
+        <v>25</v>
+      </c>
+      <c r="F79" t="s">
+        <v>103</v>
+      </c>
+      <c r="G79">
+        <v>1100</v>
+      </c>
+      <c r="H79">
+        <v>4</v>
+      </c>
+      <c r="I79">
+        <v>1131</v>
+      </c>
+      <c r="J79">
+        <v>810</v>
+      </c>
+      <c r="K79">
+        <v>3</v>
+      </c>
+      <c r="L79" t="s">
+        <v>237</v>
+      </c>
+      <c r="M79">
+        <v>630</v>
+      </c>
+      <c r="N79">
+        <v>25</v>
+      </c>
+      <c r="O79" t="b">
+        <v>1</v>
+      </c>
+      <c r="P79">
+        <v>1410</v>
+      </c>
+      <c r="Q79" t="b">
+        <v>0</v>
+      </c>
+      <c r="R79" t="s">
+        <v>247</v>
+      </c>
+      <c r="S79">
         <v>50</v>
       </c>
-      <c r="P4">
-[...90 lines deleted...]
-      <c r="E6">
+      <c r="T79">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20">
+      <c r="A80" t="b">
+        <v>0</v>
+      </c>
+      <c r="B80" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80">
+        <v>1</v>
+      </c>
+      <c r="D80">
+        <v>200</v>
+      </c>
+      <c r="E80" t="s">
+        <v>24</v>
+      </c>
+      <c r="F80" t="s">
+        <v>104</v>
+      </c>
+      <c r="G80">
+        <v>1900</v>
+      </c>
+      <c r="H80">
+        <v>6</v>
+      </c>
+      <c r="I80">
+        <v>1133</v>
+      </c>
+      <c r="J80">
         <v>1200</v>
       </c>
-      <c r="F6" t="b">
-[...1041 lines deleted...]
-      <c r="B23">
+      <c r="K80">
+        <v>4</v>
+      </c>
+      <c r="L80" t="s">
+        <v>233</v>
+      </c>
+      <c r="M80">
+        <v>1200</v>
+      </c>
+      <c r="N80">
+        <v>25</v>
+      </c>
+      <c r="O80" t="b">
+        <v>1</v>
+      </c>
+      <c r="P80">
+        <v>3540</v>
+      </c>
+      <c r="Q80" t="b">
+        <v>1</v>
+      </c>
+      <c r="R80" t="s">
+        <v>247</v>
+      </c>
+      <c r="S80">
+        <v>100</v>
+      </c>
+      <c r="T80">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20">
+      <c r="A81" t="b">
+        <v>0</v>
+      </c>
+      <c r="B81" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81">
+        <v>1</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81" t="s">
+        <v>24</v>
+      </c>
+      <c r="F81" t="s">
+        <v>105</v>
+      </c>
+      <c r="G81">
+        <v>1470</v>
+      </c>
+      <c r="H81">
+        <v>3</v>
+      </c>
+      <c r="I81">
+        <v>1142</v>
+      </c>
+      <c r="J81">
+        <v>960</v>
+      </c>
+      <c r="K81">
+        <v>2</v>
+      </c>
+      <c r="L81" t="s">
+        <v>234</v>
+      </c>
+      <c r="M81">
+        <v>860</v>
+      </c>
+      <c r="N81">
+        <v>0</v>
+      </c>
+      <c r="O81" t="b">
+        <v>0</v>
+      </c>
+      <c r="P81">
+        <v>2985</v>
+      </c>
+      <c r="Q81" t="b">
+        <v>1</v>
+      </c>
+      <c r="R81" t="s">
+        <v>247</v>
+      </c>
+      <c r="S81">
+        <v>100</v>
+      </c>
+      <c r="T81">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:20">
+      <c r="A82" t="b">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82">
+        <v>1</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" t="s">
+        <v>106</v>
+      </c>
+      <c r="G82">
+        <v>1320</v>
+      </c>
+      <c r="H82">
+        <v>0</v>
+      </c>
+      <c r="I82">
+        <v>1163</v>
+      </c>
+      <c r="J82">
+        <v>880</v>
+      </c>
+      <c r="K82">
+        <v>0</v>
+      </c>
+      <c r="L82" t="s">
+        <v>226</v>
+      </c>
+      <c r="M82">
         <v>450</v>
       </c>
-      <c r="C23">
-[...3694 lines deleted...]
-        <v>128</v>
+      <c r="N82">
+        <v>0</v>
+      </c>
+      <c r="O82" t="b">
+        <v>0</v>
       </c>
       <c r="P82">
         <v>1150</v>
       </c>
-      <c r="Q82">
+      <c r="Q82" t="b">
+        <v>0</v>
+      </c>
+      <c r="R82" t="s">
+        <v>247</v>
+      </c>
+      <c r="S82">
+        <v>0</v>
+      </c>
+      <c r="T82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20">
+      <c r="A83" t="b">
+        <v>0</v>
+      </c>
+      <c r="B83" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83">
+        <v>1</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>107</v>
+      </c>
+      <c r="G83">
+        <v>1170</v>
+      </c>
+      <c r="H83">
+        <v>0</v>
+      </c>
+      <c r="I83">
+        <v>1185</v>
+      </c>
+      <c r="J83">
+        <v>1040</v>
+      </c>
+      <c r="K83">
+        <v>0</v>
+      </c>
+      <c r="L83" t="s">
+        <v>226</v>
+      </c>
+      <c r="M83">
+        <v>1110</v>
+      </c>
+      <c r="N83">
+        <v>0</v>
+      </c>
+      <c r="O83" t="b">
+        <v>0</v>
+      </c>
+      <c r="P83">
+        <v>2600</v>
+      </c>
+      <c r="Q83" t="b">
+        <v>0</v>
+      </c>
+      <c r="R83" t="s">
+        <v>247</v>
+      </c>
+      <c r="S83">
+        <v>0</v>
+      </c>
+      <c r="T83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:20">
+      <c r="A84" t="b">
+        <v>0</v>
+      </c>
+      <c r="B84" t="s">
+        <v>20</v>
+      </c>
+      <c r="C84">
+        <v>1</v>
+      </c>
+      <c r="D84">
+        <v>200</v>
+      </c>
+      <c r="E84" t="s">
+        <v>24</v>
+      </c>
+      <c r="F84" t="s">
+        <v>108</v>
+      </c>
+      <c r="G84">
+        <v>1100</v>
+      </c>
+      <c r="H84">
         <v>4</v>
       </c>
-      <c r="R82">
+      <c r="I84">
+        <v>1186</v>
+      </c>
+      <c r="J84">
+        <v>810</v>
+      </c>
+      <c r="K84">
+        <v>3</v>
+      </c>
+      <c r="L84" t="s">
+        <v>227</v>
+      </c>
+      <c r="M84">
+        <v>750</v>
+      </c>
+      <c r="N84">
+        <v>25</v>
+      </c>
+      <c r="O84" t="b">
+        <v>1</v>
+      </c>
+      <c r="P84">
+        <v>1380</v>
+      </c>
+      <c r="Q84" t="b">
+        <v>0</v>
+      </c>
+      <c r="R84" t="s">
+        <v>247</v>
+      </c>
+      <c r="S84">
+        <v>100</v>
+      </c>
+      <c r="T84">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:20">
+      <c r="A85" t="b">
+        <v>0</v>
+      </c>
+      <c r="B85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85">
+        <v>1</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85" t="s">
+        <v>24</v>
+      </c>
+      <c r="F85" t="s">
+        <v>109</v>
+      </c>
+      <c r="G85">
+        <v>2050</v>
+      </c>
+      <c r="H85">
+        <v>8</v>
+      </c>
+      <c r="I85">
+        <v>1190</v>
+      </c>
+      <c r="J85">
+        <v>980</v>
+      </c>
+      <c r="K85">
+        <v>4</v>
+      </c>
+      <c r="L85" t="s">
+        <v>238</v>
+      </c>
+      <c r="M85">
+        <v>810</v>
+      </c>
+      <c r="N85">
+        <v>0</v>
+      </c>
+      <c r="O85" t="b">
+        <v>0</v>
+      </c>
+      <c r="P85">
+        <v>3797</v>
+      </c>
+      <c r="Q85" t="b">
+        <v>1</v>
+      </c>
+      <c r="R85" t="s">
+        <v>247</v>
+      </c>
+      <c r="S85">
+        <v>100</v>
+      </c>
+      <c r="T85">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20">
+      <c r="A86" t="b">
+        <v>0</v>
+      </c>
+      <c r="B86" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86">
+        <v>1</v>
+      </c>
+      <c r="D86">
+        <v>200</v>
+      </c>
+      <c r="E86" t="s">
+        <v>24</v>
+      </c>
+      <c r="F86" t="s">
+        <v>110</v>
+      </c>
+      <c r="G86">
+        <v>1080</v>
+      </c>
+      <c r="H86">
+        <v>4</v>
+      </c>
+      <c r="I86">
+        <v>1205</v>
+      </c>
+      <c r="J86">
+        <v>800</v>
+      </c>
+      <c r="K86">
+        <v>3</v>
+      </c>
+      <c r="L86" t="s">
+        <v>227</v>
+      </c>
+      <c r="M86">
+        <v>760</v>
+      </c>
+      <c r="N86">
+        <v>25</v>
+      </c>
+      <c r="O86" t="b">
+        <v>1</v>
+      </c>
+      <c r="P86">
+        <v>1278</v>
+      </c>
+      <c r="Q86" t="b">
+        <v>0</v>
+      </c>
+      <c r="R86" t="s">
+        <v>247</v>
+      </c>
+      <c r="S86">
+        <v>100</v>
+      </c>
+      <c r="T86">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:20">
+      <c r="A87" t="b">
+        <v>0</v>
+      </c>
+      <c r="B87" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87">
+        <v>1</v>
+      </c>
+      <c r="D87">
+        <v>200</v>
+      </c>
+      <c r="E87" t="s">
+        <v>24</v>
+      </c>
+      <c r="F87" t="s">
+        <v>111</v>
+      </c>
+      <c r="G87">
+        <v>1228</v>
+      </c>
+      <c r="H87">
+        <v>4</v>
+      </c>
+      <c r="I87">
+        <v>1208</v>
+      </c>
+      <c r="J87">
+        <v>479</v>
+      </c>
+      <c r="K87">
+        <v>3</v>
+      </c>
+      <c r="L87" t="s">
+        <v>231</v>
+      </c>
+      <c r="M87">
+        <v>720</v>
+      </c>
+      <c r="N87">
+        <v>25</v>
+      </c>
+      <c r="O87" t="b">
+        <v>1</v>
+      </c>
+      <c r="P87">
+        <v>1008</v>
+      </c>
+      <c r="Q87" t="b">
+        <v>1</v>
+      </c>
+      <c r="R87" t="s">
+        <v>248</v>
+      </c>
+      <c r="S87">
+        <v>100</v>
+      </c>
+      <c r="T87">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:20">
+      <c r="A88" t="b">
+        <v>0</v>
+      </c>
+      <c r="B88" t="s">
+        <v>20</v>
+      </c>
+      <c r="C88">
+        <v>3</v>
+      </c>
+      <c r="D88">
+        <v>0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>112</v>
+      </c>
+      <c r="G88">
+        <v>1060</v>
+      </c>
+      <c r="H88">
+        <v>0</v>
+      </c>
+      <c r="I88">
+        <v>1261</v>
+      </c>
+      <c r="J88">
+        <v>520</v>
+      </c>
+      <c r="K88">
+        <v>0</v>
+      </c>
+      <c r="L88" t="s">
+        <v>226</v>
+      </c>
+      <c r="M88">
+        <v>480</v>
+      </c>
+      <c r="N88">
+        <v>0</v>
+      </c>
+      <c r="O88" t="b">
+        <v>0</v>
+      </c>
+      <c r="P88">
+        <v>2100</v>
+      </c>
+      <c r="Q88" t="b">
+        <v>0</v>
+      </c>
+      <c r="R88" t="s">
+        <v>248</v>
+      </c>
+      <c r="S88">
+        <v>0</v>
+      </c>
+      <c r="T88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:20">
+      <c r="A89" t="b">
+        <v>0</v>
+      </c>
+      <c r="B89" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89">
+        <v>1</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" t="s">
+        <v>113</v>
+      </c>
+      <c r="G89">
+        <v>1500</v>
+      </c>
+      <c r="H89">
+        <v>6</v>
+      </c>
+      <c r="I89">
+        <v>1333</v>
+      </c>
+      <c r="J89">
+        <v>1200</v>
+      </c>
+      <c r="K89">
+        <v>4</v>
+      </c>
+      <c r="L89" t="s">
+        <v>235</v>
+      </c>
+      <c r="M89">
+        <v>850</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+      <c r="O89" t="b">
+        <v>0</v>
+      </c>
+      <c r="P89">
+        <v>3400</v>
+      </c>
+      <c r="Q89" t="b">
+        <v>1</v>
+      </c>
+      <c r="R89" t="s">
+        <v>247</v>
+      </c>
+      <c r="S89">
+        <v>100</v>
+      </c>
+      <c r="T89">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20">
+      <c r="A90" t="b">
+        <v>0</v>
+      </c>
+      <c r="B90" t="s">
+        <v>20</v>
+      </c>
+      <c r="C90">
+        <v>1</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>24</v>
+      </c>
+      <c r="F90" t="s">
+        <v>114</v>
+      </c>
+      <c r="G90">
+        <v>1680</v>
+      </c>
+      <c r="H90">
+        <v>5</v>
+      </c>
+      <c r="I90">
+        <v>1342</v>
+      </c>
+      <c r="J90">
+        <v>1010</v>
+      </c>
+      <c r="K90">
+        <v>3</v>
+      </c>
+      <c r="L90" t="s">
+        <v>239</v>
+      </c>
+      <c r="M90">
+        <v>1000</v>
+      </c>
+      <c r="N90">
+        <v>0</v>
+      </c>
+      <c r="O90" t="b">
+        <v>0</v>
+      </c>
+      <c r="P90">
+        <v>3390</v>
+      </c>
+      <c r="Q90" t="b">
+        <v>1</v>
+      </c>
+      <c r="R90" t="s">
+        <v>247</v>
+      </c>
+      <c r="S90">
+        <v>100</v>
+      </c>
+      <c r="T90">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:20">
+      <c r="A91" t="b">
+        <v>0</v>
+      </c>
+      <c r="B91" t="s">
+        <v>20</v>
+      </c>
+      <c r="C91">
+        <v>1</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>22</v>
+      </c>
+      <c r="F91" t="s">
+        <v>115</v>
+      </c>
+      <c r="G91">
+        <v>1620</v>
+      </c>
+      <c r="H91">
+        <v>0</v>
+      </c>
+      <c r="I91">
+        <v>1374</v>
+      </c>
+      <c r="J91">
+        <v>1060</v>
+      </c>
+      <c r="K91">
+        <v>0</v>
+      </c>
+      <c r="L91" t="s">
+        <v>226</v>
+      </c>
+      <c r="M91">
+        <v>620</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91" t="b">
+        <v>0</v>
+      </c>
+      <c r="P91">
+        <v>2775</v>
+      </c>
+      <c r="Q91" t="b">
+        <v>0</v>
+      </c>
+      <c r="R91" t="s">
+        <v>247</v>
+      </c>
+      <c r="S91">
+        <v>0</v>
+      </c>
+      <c r="T91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:20">
+      <c r="A92" t="b">
+        <v>0</v>
+      </c>
+      <c r="B92" t="s">
+        <v>20</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92">
+        <v>200</v>
+      </c>
+      <c r="E92" t="s">
+        <v>24</v>
+      </c>
+      <c r="F92" t="s">
+        <v>116</v>
+      </c>
+      <c r="G92">
+        <v>1150</v>
+      </c>
+      <c r="H92">
+        <v>4</v>
+      </c>
+      <c r="I92">
         <v>1389</v>
       </c>
-      <c r="S82">
+      <c r="J92">
         <v>850</v>
       </c>
-      <c r="T82">
+      <c r="K92">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" t="s">
+      <c r="L92" t="s">
+        <v>227</v>
+      </c>
+      <c r="M92">
+        <v>760</v>
+      </c>
+      <c r="N92">
+        <v>25</v>
+      </c>
+      <c r="O92" t="b">
+        <v>1</v>
+      </c>
+      <c r="P92">
+        <v>1494</v>
+      </c>
+      <c r="Q92" t="b">
+        <v>0</v>
+      </c>
+      <c r="R92" t="s">
+        <v>247</v>
+      </c>
+      <c r="S92">
+        <v>100</v>
+      </c>
+      <c r="T92">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:20">
+      <c r="A93" t="b">
+        <v>0</v>
+      </c>
+      <c r="B93" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93">
+        <v>1</v>
+      </c>
+      <c r="D93">
+        <v>200</v>
+      </c>
+      <c r="E93" t="s">
+        <v>24</v>
+      </c>
+      <c r="F93" t="s">
+        <v>117</v>
+      </c>
+      <c r="G93">
+        <v>819</v>
+      </c>
+      <c r="H93">
+        <v>4</v>
+      </c>
+      <c r="I93">
+        <v>1393</v>
+      </c>
+      <c r="J93">
+        <v>640</v>
+      </c>
+      <c r="K93">
+        <v>3</v>
+      </c>
+      <c r="L93" t="s">
+        <v>227</v>
+      </c>
+      <c r="M93">
+        <v>630</v>
+      </c>
+      <c r="N93">
+        <v>25</v>
+      </c>
+      <c r="O93" t="b">
+        <v>1</v>
+      </c>
+      <c r="P93">
+        <v>1100</v>
+      </c>
+      <c r="Q93" t="b">
+        <v>0</v>
+      </c>
+      <c r="R93" t="s">
+        <v>247</v>
+      </c>
+      <c r="S93">
+        <v>100</v>
+      </c>
+      <c r="T93">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94" spans="1:20">
+      <c r="A94" t="b">
+        <v>0</v>
+      </c>
+      <c r="B94" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94">
+        <v>1</v>
+      </c>
+      <c r="D94">
+        <v>200</v>
+      </c>
+      <c r="F94" t="s">
+        <v>118</v>
+      </c>
+      <c r="G94">
+        <v>1580</v>
+      </c>
+      <c r="H94">
+        <v>0</v>
+      </c>
+      <c r="I94">
+        <v>1440</v>
+      </c>
+      <c r="J94">
+        <v>1060</v>
+      </c>
+      <c r="K94">
+        <v>0</v>
+      </c>
+      <c r="L94" t="s">
+        <v>233</v>
+      </c>
+      <c r="M94">
+        <v>640</v>
+      </c>
+      <c r="N94">
+        <v>25</v>
+      </c>
+      <c r="O94" t="b">
+        <v>0</v>
+      </c>
+      <c r="P94">
+        <v>2200</v>
+      </c>
+      <c r="Q94" t="b">
+        <v>0</v>
+      </c>
+      <c r="R94" t="s">
+        <v>247</v>
+      </c>
+      <c r="S94">
+        <v>100</v>
+      </c>
+      <c r="T94">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:20">
+      <c r="A95" t="b">
+        <v>0</v>
+      </c>
+      <c r="B95" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95">
+        <v>1</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>22</v>
+      </c>
+      <c r="F95" t="s">
+        <v>119</v>
+      </c>
+      <c r="G95">
+        <v>1010</v>
+      </c>
+      <c r="H95">
+        <v>0</v>
+      </c>
+      <c r="I95">
+        <v>1442</v>
+      </c>
+      <c r="J95">
+        <v>740</v>
+      </c>
+      <c r="K95">
+        <v>0</v>
+      </c>
+      <c r="L95" t="s">
+        <v>226</v>
+      </c>
+      <c r="M95">
+        <v>920</v>
+      </c>
+      <c r="N95">
+        <v>0</v>
+      </c>
+      <c r="O95" t="b">
+        <v>0</v>
+      </c>
+      <c r="P95">
+        <v>1596</v>
+      </c>
+      <c r="Q95" t="b">
+        <v>0</v>
+      </c>
+      <c r="R95" t="s">
+        <v>247</v>
+      </c>
+      <c r="S95">
+        <v>0</v>
+      </c>
+      <c r="T95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:20">
+      <c r="A96" t="b">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>20</v>
+      </c>
+      <c r="C96">
+        <v>1</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96" t="s">
+        <v>22</v>
+      </c>
+      <c r="F96" t="s">
+        <v>120</v>
+      </c>
+      <c r="G96">
+        <v>1570</v>
+      </c>
+      <c r="H96">
+        <v>0</v>
+      </c>
+      <c r="I96">
+        <v>1480</v>
+      </c>
+      <c r="J96">
+        <v>790</v>
+      </c>
+      <c r="K96">
+        <v>0</v>
+      </c>
+      <c r="L96" t="s">
+        <v>226</v>
+      </c>
+      <c r="M96">
+        <v>980</v>
+      </c>
+      <c r="N96">
+        <v>0</v>
+      </c>
+      <c r="O96" t="b">
+        <v>0</v>
+      </c>
+      <c r="P96">
+        <v>3100</v>
+      </c>
+      <c r="Q96" t="b">
+        <v>0</v>
+      </c>
+      <c r="R96" t="s">
+        <v>247</v>
+      </c>
+      <c r="S96">
+        <v>0</v>
+      </c>
+      <c r="T96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20">
+      <c r="A97" t="b">
+        <v>0</v>
+      </c>
+      <c r="B97" t="s">
+        <v>20</v>
+      </c>
+      <c r="C97">
+        <v>1</v>
+      </c>
+      <c r="D97">
+        <v>200</v>
+      </c>
+      <c r="E97" t="s">
+        <v>24</v>
+      </c>
+      <c r="F97" t="s">
+        <v>121</v>
+      </c>
+      <c r="G97">
+        <v>1000</v>
+      </c>
+      <c r="H97">
+        <v>4</v>
+      </c>
+      <c r="I97">
+        <v>1514</v>
+      </c>
+      <c r="J97">
+        <v>750</v>
+      </c>
+      <c r="K97">
+        <v>3</v>
+      </c>
+      <c r="L97" t="s">
+        <v>231</v>
+      </c>
+      <c r="M97">
+        <v>900</v>
+      </c>
+      <c r="N97">
+        <v>25</v>
+      </c>
+      <c r="O97" t="b">
+        <v>1</v>
+      </c>
+      <c r="P97">
+        <v>1500</v>
+      </c>
+      <c r="Q97" t="b">
+        <v>1</v>
+      </c>
+      <c r="R97" t="s">
+        <v>247</v>
+      </c>
+      <c r="S97">
+        <v>100</v>
+      </c>
+      <c r="T97">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20">
+      <c r="A98" t="b">
+        <v>0</v>
+      </c>
+      <c r="B98" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98">
+        <v>1</v>
+      </c>
+      <c r="D98">
+        <v>200</v>
+      </c>
+      <c r="F98" t="s">
+        <v>122</v>
+      </c>
+      <c r="G98">
+        <v>1689</v>
+      </c>
+      <c r="H98">
+        <v>0</v>
+      </c>
+      <c r="I98">
+        <v>1538</v>
+      </c>
+      <c r="J98">
+        <v>1120</v>
+      </c>
+      <c r="K98">
+        <v>0</v>
+      </c>
+      <c r="L98" t="s">
+        <v>233</v>
+      </c>
+      <c r="M98">
+        <v>710</v>
+      </c>
+      <c r="N98">
+        <v>25</v>
+      </c>
+      <c r="O98" t="b">
+        <v>0</v>
+      </c>
+      <c r="P98">
+        <v>2300</v>
+      </c>
+      <c r="Q98" t="b">
+        <v>0</v>
+      </c>
+      <c r="R98" t="s">
+        <v>247</v>
+      </c>
+      <c r="S98">
+        <v>100</v>
+      </c>
+      <c r="T98">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20">
+      <c r="A99" t="b">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+      <c r="D99">
+        <v>200</v>
+      </c>
+      <c r="F99" t="s">
+        <v>123</v>
+      </c>
+      <c r="G99">
+        <v>1090</v>
+      </c>
+      <c r="H99">
+        <v>0</v>
+      </c>
+      <c r="I99">
+        <v>1544</v>
+      </c>
+      <c r="J99">
+        <v>810</v>
+      </c>
+      <c r="K99">
+        <v>0</v>
+      </c>
+      <c r="L99" t="s">
+        <v>237</v>
+      </c>
+      <c r="M99">
+        <v>630</v>
+      </c>
+      <c r="N99">
+        <v>25</v>
+      </c>
+      <c r="O99" t="b">
+        <v>0</v>
+      </c>
+      <c r="P99">
+        <v>1300</v>
+      </c>
+      <c r="Q99" t="b">
+        <v>0</v>
+      </c>
+      <c r="R99" t="s">
+        <v>247</v>
+      </c>
+      <c r="S99">
+        <v>50</v>
+      </c>
+      <c r="T99">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="100" spans="1:20">
+      <c r="A100" t="b">
+        <v>0</v>
+      </c>
+      <c r="B100" t="s">
+        <v>20</v>
+      </c>
+      <c r="C100">
+        <v>1</v>
+      </c>
+      <c r="D100">
+        <v>200</v>
+      </c>
+      <c r="E100" t="s">
+        <v>24</v>
+      </c>
+      <c r="F100" t="s">
+        <v>124</v>
+      </c>
+      <c r="G100">
+        <v>1500</v>
+      </c>
+      <c r="H100">
+        <v>6</v>
+      </c>
+      <c r="I100">
+        <v>1658</v>
+      </c>
+      <c r="J100">
+        <v>1000</v>
+      </c>
+      <c r="K100">
+        <v>4</v>
+      </c>
+      <c r="L100" t="s">
+        <v>230</v>
+      </c>
+      <c r="M100">
+        <v>800</v>
+      </c>
+      <c r="N100">
+        <v>25</v>
+      </c>
+      <c r="O100" t="b">
+        <v>1</v>
+      </c>
+      <c r="P100">
+        <v>2775</v>
+      </c>
+      <c r="Q100" t="b">
+        <v>0</v>
+      </c>
+      <c r="R100" t="s">
+        <v>247</v>
+      </c>
+      <c r="S100">
+        <v>100</v>
+      </c>
+      <c r="T100">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20">
+      <c r="A101" t="b">
+        <v>0</v>
+      </c>
+      <c r="B101" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+      <c r="D101">
+        <v>200</v>
+      </c>
+      <c r="E101" t="s">
+        <v>24</v>
+      </c>
+      <c r="F101" t="s">
+        <v>125</v>
+      </c>
+      <c r="G101">
+        <v>1870</v>
+      </c>
+      <c r="H101">
+        <v>6</v>
+      </c>
+      <c r="I101">
+        <v>1727</v>
+      </c>
+      <c r="J101">
+        <v>1250</v>
+      </c>
+      <c r="K101">
+        <v>4</v>
+      </c>
+      <c r="L101" t="s">
+        <v>230</v>
+      </c>
+      <c r="M101">
+        <v>860</v>
+      </c>
+      <c r="N101">
+        <v>25</v>
+      </c>
+      <c r="O101" t="b">
+        <v>1</v>
+      </c>
+      <c r="P101">
+        <v>3300</v>
+      </c>
+      <c r="Q101" t="b">
+        <v>0</v>
+      </c>
+      <c r="R101" t="s">
+        <v>247</v>
+      </c>
+      <c r="S101">
+        <v>100</v>
+      </c>
+      <c r="T101">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20">
+      <c r="A102" t="b">
+        <v>0</v>
+      </c>
+      <c r="B102" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102">
+        <v>1</v>
+      </c>
+      <c r="D102">
+        <v>200</v>
+      </c>
+      <c r="E102" t="s">
+        <v>24</v>
+      </c>
+      <c r="F102" t="s">
+        <v>126</v>
+      </c>
+      <c r="G102">
+        <v>1200</v>
+      </c>
+      <c r="H102">
+        <v>6</v>
+      </c>
+      <c r="I102">
+        <v>1728</v>
+      </c>
+      <c r="J102">
+        <v>500</v>
+      </c>
+      <c r="K102">
+        <v>4</v>
+      </c>
+      <c r="L102" t="s">
+        <v>230</v>
+      </c>
+      <c r="M102">
+        <v>600</v>
+      </c>
+      <c r="N102">
+        <v>25</v>
+      </c>
+      <c r="O102" t="b">
+        <v>1</v>
+      </c>
+      <c r="P102">
+        <v>3460</v>
+      </c>
+      <c r="Q102" t="b">
+        <v>0</v>
+      </c>
+      <c r="R102" t="s">
+        <v>248</v>
+      </c>
+      <c r="S102">
+        <v>100</v>
+      </c>
+      <c r="T102">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20">
+      <c r="A103" t="b">
+        <v>0</v>
+      </c>
+      <c r="B103" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103">
+        <v>1</v>
+      </c>
+      <c r="D103">
+        <v>200</v>
+      </c>
+      <c r="E103" t="s">
+        <v>24</v>
+      </c>
+      <c r="F103" t="s">
+        <v>127</v>
+      </c>
+      <c r="G103">
+        <v>1000</v>
+      </c>
+      <c r="H103">
+        <v>4</v>
+      </c>
+      <c r="I103">
+        <v>1801</v>
+      </c>
+      <c r="J103">
+        <v>500</v>
+      </c>
+      <c r="K103">
+        <v>2</v>
+      </c>
+      <c r="L103" t="s">
+        <v>229</v>
+      </c>
+      <c r="M103">
+        <v>550</v>
+      </c>
+      <c r="N103">
+        <v>25</v>
+      </c>
+      <c r="O103" t="b">
+        <v>1</v>
+      </c>
+      <c r="P103">
+        <v>600</v>
+      </c>
+      <c r="Q103" t="b">
+        <v>0</v>
+      </c>
+      <c r="R103" t="s">
+        <v>248</v>
+      </c>
+      <c r="S103">
+        <v>100</v>
+      </c>
+      <c r="T103">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="104" spans="1:20">
+      <c r="A104" t="b">
+        <v>0</v>
+      </c>
+      <c r="B104" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104" t="s">
+        <v>22</v>
+      </c>
+      <c r="F104" t="s">
+        <v>128</v>
+      </c>
+      <c r="G104">
+        <v>1620</v>
+      </c>
+      <c r="H104">
+        <v>0</v>
+      </c>
+      <c r="I104">
+        <v>1814</v>
+      </c>
+      <c r="J104">
+        <v>1060</v>
+      </c>
+      <c r="K104">
+        <v>0</v>
+      </c>
+      <c r="L104" t="s">
+        <v>226</v>
+      </c>
+      <c r="M104">
+        <v>630</v>
+      </c>
+      <c r="N104">
+        <v>0</v>
+      </c>
+      <c r="O104" t="b">
+        <v>0</v>
+      </c>
+      <c r="P104">
+        <v>2800</v>
+      </c>
+      <c r="Q104" t="b">
+        <v>0</v>
+      </c>
+      <c r="R104" t="s">
+        <v>247</v>
+      </c>
+      <c r="S104">
+        <v>0</v>
+      </c>
+      <c r="T104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:20">
+      <c r="A105" t="b">
+        <v>0</v>
+      </c>
+      <c r="B105" t="s">
+        <v>20</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+      <c r="D105">
+        <v>0</v>
+      </c>
+      <c r="E105" t="s">
+        <v>22</v>
+      </c>
+      <c r="F105" t="s">
+        <v>129</v>
+      </c>
+      <c r="G105">
+        <v>1340</v>
+      </c>
+      <c r="H105">
+        <v>0</v>
+      </c>
+      <c r="I105">
+        <v>1848</v>
+      </c>
+      <c r="J105">
+        <v>1090</v>
+      </c>
+      <c r="K105">
+        <v>0</v>
+      </c>
+      <c r="L105" t="s">
+        <v>226</v>
+      </c>
+      <c r="M105">
+        <v>640</v>
+      </c>
+      <c r="N105">
+        <v>0</v>
+      </c>
+      <c r="O105" t="b">
+        <v>0</v>
+      </c>
+      <c r="P105">
+        <v>2405</v>
+      </c>
+      <c r="Q105" t="b">
+        <v>0</v>
+      </c>
+      <c r="R105" t="s">
+        <v>247</v>
+      </c>
+      <c r="S105">
+        <v>0</v>
+      </c>
+      <c r="T105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20">
+      <c r="A106" t="b">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106">
+        <v>1</v>
+      </c>
+      <c r="D106">
+        <v>200</v>
+      </c>
+      <c r="E106" t="s">
+        <v>25</v>
+      </c>
+      <c r="F106" t="s">
+        <v>130</v>
+      </c>
+      <c r="G106">
+        <v>950</v>
+      </c>
+      <c r="H106">
+        <v>4</v>
+      </c>
+      <c r="I106">
+        <v>1920</v>
+      </c>
+      <c r="J106">
+        <v>700</v>
+      </c>
+      <c r="K106">
+        <v>3</v>
+      </c>
+      <c r="L106" t="s">
+        <v>237</v>
+      </c>
+      <c r="M106">
+        <v>600</v>
+      </c>
+      <c r="N106">
+        <v>25</v>
+      </c>
+      <c r="O106" t="b">
+        <v>1</v>
+      </c>
+      <c r="P106">
+        <v>1070</v>
+      </c>
+      <c r="Q106" t="b">
+        <v>0</v>
+      </c>
+      <c r="R106" t="s">
+        <v>247</v>
+      </c>
+      <c r="S106">
+        <v>50</v>
+      </c>
+      <c r="T106">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20">
+      <c r="A107" t="b">
+        <v>0</v>
+      </c>
+      <c r="B107" t="s">
+        <v>20</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>131</v>
+      </c>
+      <c r="G107">
+        <v>1580</v>
+      </c>
+      <c r="H107">
+        <v>0</v>
+      </c>
+      <c r="I107">
+        <v>1931</v>
+      </c>
+      <c r="J107">
+        <v>600</v>
+      </c>
+      <c r="K107">
+        <v>0</v>
+      </c>
+      <c r="L107" t="s">
+        <v>226</v>
+      </c>
+      <c r="M107">
+        <v>710</v>
+      </c>
+      <c r="N107">
+        <v>0</v>
+      </c>
+      <c r="O107" t="b">
+        <v>0</v>
+      </c>
+      <c r="P107">
+        <v>1500</v>
+      </c>
+      <c r="Q107" t="b">
+        <v>0</v>
+      </c>
+      <c r="R107" t="s">
+        <v>248</v>
+      </c>
+      <c r="S107">
+        <v>0</v>
+      </c>
+      <c r="T107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20">
+      <c r="A108" t="b">
+        <v>0</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+      <c r="D108">
+        <v>200</v>
+      </c>
+      <c r="E108" t="s">
+        <v>24</v>
+      </c>
+      <c r="F108" t="s">
+        <v>132</v>
+      </c>
+      <c r="G108">
+        <v>1980</v>
+      </c>
+      <c r="H108">
+        <v>3</v>
+      </c>
+      <c r="I108">
+        <v>1959</v>
+      </c>
+      <c r="J108">
+        <v>910</v>
+      </c>
+      <c r="K108">
+        <v>2</v>
+      </c>
+      <c r="L108" t="s">
+        <v>240</v>
+      </c>
+      <c r="M108">
+        <v>1019</v>
+      </c>
+      <c r="N108">
+        <v>25</v>
+      </c>
+      <c r="O108" t="b">
+        <v>1</v>
+      </c>
+      <c r="P108">
+        <v>4000</v>
+      </c>
+      <c r="Q108" t="b">
+        <v>0</v>
+      </c>
+      <c r="R108" t="s">
+        <v>247</v>
+      </c>
+      <c r="S108">
+        <v>100</v>
+      </c>
+      <c r="T108">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:20">
+      <c r="A109" t="b">
+        <v>0</v>
+      </c>
+      <c r="B109" t="s">
+        <v>20</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+      <c r="D109">
+        <v>200</v>
+      </c>
+      <c r="F109" t="s">
+        <v>133</v>
+      </c>
+      <c r="G109">
+        <v>1600</v>
+      </c>
+      <c r="H109">
+        <v>0</v>
+      </c>
+      <c r="I109">
+        <v>1025</v>
+      </c>
+      <c r="J109">
+        <v>1060</v>
+      </c>
+      <c r="K109">
+        <v>0</v>
+      </c>
+      <c r="L109" t="s">
+        <v>233</v>
+      </c>
+      <c r="M109">
+        <v>620</v>
+      </c>
+      <c r="N109">
+        <v>25</v>
+      </c>
+      <c r="O109" t="b">
+        <v>0</v>
+      </c>
+      <c r="P109">
+        <v>2120</v>
+      </c>
+      <c r="Q109" t="b">
+        <v>0</v>
+      </c>
+      <c r="R109" t="s">
+        <v>247</v>
+      </c>
+      <c r="S109">
+        <v>100</v>
+      </c>
+      <c r="T109">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110" spans="1:20">
+      <c r="A110" t="b">
+        <v>0</v>
+      </c>
+      <c r="B110" t="s">
+        <v>20</v>
+      </c>
+      <c r="C110">
+        <v>1</v>
+      </c>
+      <c r="D110">
+        <v>200</v>
+      </c>
+      <c r="F110" t="s">
+        <v>134</v>
+      </c>
+      <c r="G110">
+        <v>1770</v>
+      </c>
+      <c r="H110">
+        <v>0</v>
+      </c>
+      <c r="I110">
+        <v>1130</v>
+      </c>
+      <c r="J110">
+        <v>1180</v>
+      </c>
+      <c r="K110">
+        <v>0</v>
+      </c>
+      <c r="L110" t="s">
+        <v>233</v>
+      </c>
+      <c r="M110">
+        <v>780</v>
+      </c>
+      <c r="N110">
+        <v>25</v>
+      </c>
+      <c r="O110" t="b">
+        <v>0</v>
+      </c>
+      <c r="P110">
+        <v>3460</v>
+      </c>
+      <c r="Q110" t="b">
+        <v>0</v>
+      </c>
+      <c r="R110" t="s">
+        <v>247</v>
+      </c>
+      <c r="S110">
+        <v>100</v>
+      </c>
+      <c r="T110">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="111" spans="1:20">
+      <c r="A111" t="b">
+        <v>0</v>
+      </c>
+      <c r="B111" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111">
+        <v>1</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="F111" t="s">
+        <v>135</v>
+      </c>
+      <c r="G111">
+        <v>1580</v>
+      </c>
+      <c r="H111">
+        <v>0</v>
+      </c>
+      <c r="I111">
+        <v>1128</v>
+      </c>
+      <c r="J111">
+        <v>520</v>
+      </c>
+      <c r="K111">
+        <v>0</v>
+      </c>
+      <c r="L111" t="s">
+        <v>226</v>
+      </c>
+      <c r="M111">
+        <v>490</v>
+      </c>
+      <c r="N111">
+        <v>0</v>
+      </c>
+      <c r="O111" t="b">
+        <v>0</v>
+      </c>
+      <c r="P111">
+        <v>2090</v>
+      </c>
+      <c r="Q111" t="b">
+        <v>0</v>
+      </c>
+      <c r="R111" t="s">
+        <v>248</v>
+      </c>
+      <c r="S111">
+        <v>0</v>
+      </c>
+      <c r="T111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:20">
+      <c r="A112" t="b">
+        <v>0</v>
+      </c>
+      <c r="B112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112">
+        <v>1</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="F112" t="s">
+        <v>136</v>
+      </c>
+      <c r="G112">
+        <v>1560</v>
+      </c>
+      <c r="H112">
+        <v>0</v>
+      </c>
+      <c r="I112">
+        <v>892</v>
+      </c>
+      <c r="J112">
+        <v>1040</v>
+      </c>
+      <c r="K112">
+        <v>0</v>
+      </c>
+      <c r="L112" t="s">
+        <v>226</v>
+      </c>
+      <c r="M112">
+        <v>610</v>
+      </c>
+      <c r="N112">
+        <v>0</v>
+      </c>
+      <c r="O112" t="b">
+        <v>0</v>
+      </c>
+      <c r="P112">
+        <v>2740</v>
+      </c>
+      <c r="Q112" t="b">
+        <v>0</v>
+      </c>
+      <c r="R112" t="s">
+        <v>247</v>
+      </c>
+      <c r="S112">
+        <v>0</v>
+      </c>
+      <c r="T112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:20">
+      <c r="A113" t="b">
+        <v>0</v>
+      </c>
+      <c r="B113" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113">
+        <v>1</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>22</v>
+      </c>
+      <c r="F113" t="s">
+        <v>137</v>
+      </c>
+      <c r="G113">
+        <v>1600</v>
+      </c>
+      <c r="H113">
+        <v>0</v>
+      </c>
+      <c r="I113">
+        <v>1962</v>
+      </c>
+      <c r="J113">
+        <v>1000</v>
+      </c>
+      <c r="K113">
+        <v>0</v>
+      </c>
+      <c r="L113" t="s">
+        <v>226</v>
+      </c>
+      <c r="M113">
+        <v>500</v>
+      </c>
+      <c r="N113">
+        <v>0</v>
+      </c>
+      <c r="O113" t="b">
+        <v>0</v>
+      </c>
+      <c r="P113">
+        <v>1480</v>
+      </c>
+      <c r="Q113" t="b">
+        <v>0</v>
+      </c>
+      <c r="R113" t="s">
+        <v>247</v>
+      </c>
+      <c r="S113">
+        <v>0</v>
+      </c>
+      <c r="T113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:20">
+      <c r="A114" t="b">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>20</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
+      </c>
+      <c r="D114">
+        <v>200</v>
+      </c>
+      <c r="E114" t="s">
+        <v>25</v>
+      </c>
+      <c r="F114" t="s">
+        <v>138</v>
+      </c>
+      <c r="G114">
+        <v>1080</v>
+      </c>
+      <c r="H114">
+        <v>4</v>
+      </c>
+      <c r="I114">
+        <v>1986</v>
+      </c>
+      <c r="J114">
+        <v>810</v>
+      </c>
+      <c r="K114">
+        <v>3</v>
+      </c>
+      <c r="L114" t="s">
+        <v>237</v>
+      </c>
+      <c r="M114">
+        <v>490</v>
+      </c>
+      <c r="N114">
+        <v>25</v>
+      </c>
+      <c r="O114" t="b">
+        <v>1</v>
+      </c>
+      <c r="P114">
+        <v>930</v>
+      </c>
+      <c r="Q114" t="b">
+        <v>0</v>
+      </c>
+      <c r="R114" t="s">
+        <v>247</v>
+      </c>
+      <c r="S114">
+        <v>50</v>
+      </c>
+      <c r="T114">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="115" spans="1:20">
+      <c r="A115" t="b">
+        <v>0</v>
+      </c>
+      <c r="B115" t="s">
+        <v>20</v>
+      </c>
+      <c r="C115">
+        <v>1</v>
+      </c>
+      <c r="D115">
+        <v>200</v>
+      </c>
+      <c r="E115" t="s">
+        <v>24</v>
+      </c>
+      <c r="F115" t="s">
+        <v>139</v>
+      </c>
+      <c r="G115">
+        <v>1350</v>
+      </c>
+      <c r="H115">
+        <v>6</v>
+      </c>
+      <c r="I115">
+        <v>2006</v>
+      </c>
+      <c r="J115">
+        <v>900</v>
+      </c>
+      <c r="K115">
+        <v>4</v>
+      </c>
+      <c r="L115" t="s">
+        <v>230</v>
+      </c>
+      <c r="M115">
+        <v>750</v>
+      </c>
+      <c r="N115">
+        <v>25</v>
+      </c>
+      <c r="O115" t="b">
+        <v>1</v>
+      </c>
+      <c r="P115">
+        <v>1739</v>
+      </c>
+      <c r="Q115" t="b">
+        <v>0</v>
+      </c>
+      <c r="R115" t="s">
+        <v>247</v>
+      </c>
+      <c r="S115">
+        <v>100</v>
+      </c>
+      <c r="T115">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:20">
+      <c r="A116" t="b">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>20</v>
+      </c>
+      <c r="C116">
+        <v>1</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>22</v>
+      </c>
+      <c r="F116" t="s">
+        <v>140</v>
+      </c>
+      <c r="G116">
+        <v>1600</v>
+      </c>
+      <c r="H116">
+        <v>0</v>
+      </c>
+      <c r="I116">
+        <v>2023</v>
+      </c>
+      <c r="J116">
+        <v>1060</v>
+      </c>
+      <c r="K116">
+        <v>0</v>
+      </c>
+      <c r="L116" t="s">
+        <v>226</v>
+      </c>
+      <c r="M116">
+        <v>490</v>
+      </c>
+      <c r="N116">
+        <v>0</v>
+      </c>
+      <c r="O116" t="b">
+        <v>0</v>
+      </c>
+      <c r="P116">
+        <v>1950</v>
+      </c>
+      <c r="Q116" t="b">
+        <v>0</v>
+      </c>
+      <c r="R116" t="s">
+        <v>247</v>
+      </c>
+      <c r="S116">
+        <v>0</v>
+      </c>
+      <c r="T116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:20">
+      <c r="A117" t="b">
+        <v>0</v>
+      </c>
+      <c r="B117" t="s">
+        <v>20</v>
+      </c>
+      <c r="C117">
+        <v>1</v>
+      </c>
+      <c r="D117">
+        <v>200</v>
+      </c>
+      <c r="E117" t="s">
+        <v>24</v>
+      </c>
+      <c r="F117" t="s">
+        <v>141</v>
+      </c>
+      <c r="G117">
+        <v>1600</v>
+      </c>
+      <c r="H117">
+        <v>6</v>
+      </c>
+      <c r="I117">
+        <v>2033</v>
+      </c>
+      <c r="J117">
+        <v>1200</v>
+      </c>
+      <c r="K117">
+        <v>4</v>
+      </c>
+      <c r="L117" t="s">
+        <v>230</v>
+      </c>
+      <c r="M117">
+        <v>370</v>
+      </c>
+      <c r="N117">
+        <v>25</v>
+      </c>
+      <c r="O117" t="b">
+        <v>1</v>
+      </c>
+      <c r="P117">
+        <v>422</v>
+      </c>
+      <c r="Q117" t="b">
+        <v>0</v>
+      </c>
+      <c r="R117" t="s">
+        <v>247</v>
+      </c>
+      <c r="S117">
+        <v>100</v>
+      </c>
+      <c r="T117">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="118" spans="1:20">
+      <c r="A118" t="b">
+        <v>0</v>
+      </c>
+      <c r="B118" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118">
+        <v>1</v>
+      </c>
+      <c r="D118">
+        <v>200</v>
+      </c>
+      <c r="E118" t="s">
+        <v>24</v>
+      </c>
+      <c r="F118" t="s">
+        <v>142</v>
+      </c>
+      <c r="G118">
+        <v>1190</v>
+      </c>
+      <c r="H118">
+        <v>3</v>
+      </c>
+      <c r="I118">
+        <v>2046</v>
+      </c>
+      <c r="J118">
+        <v>900</v>
+      </c>
+      <c r="K118">
+        <v>2</v>
+      </c>
+      <c r="L118" t="s">
+        <v>240</v>
+      </c>
+      <c r="M118">
+        <v>1150</v>
+      </c>
+      <c r="N118">
+        <v>25</v>
+      </c>
+      <c r="O118" t="b">
+        <v>1</v>
+      </c>
+      <c r="P118">
+        <v>2800</v>
+      </c>
+      <c r="Q118" t="b">
+        <v>0</v>
+      </c>
+      <c r="R118" t="s">
+        <v>247</v>
+      </c>
+      <c r="S118">
+        <v>100</v>
+      </c>
+      <c r="T118">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="119" spans="1:20">
+      <c r="A119" t="b">
+        <v>0</v>
+      </c>
+      <c r="B119" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119">
+        <v>1</v>
+      </c>
+      <c r="D119">
+        <v>200</v>
+      </c>
+      <c r="F119" t="s">
+        <v>143</v>
+      </c>
+      <c r="G119">
+        <v>1770</v>
+      </c>
+      <c r="H119">
+        <v>0</v>
+      </c>
+      <c r="I119">
+        <v>2083</v>
+      </c>
+      <c r="J119">
+        <v>1060</v>
+      </c>
+      <c r="K119">
+        <v>0</v>
+      </c>
+      <c r="L119" t="s">
+        <v>241</v>
+      </c>
+      <c r="M119">
+        <v>819</v>
+      </c>
+      <c r="N119">
+        <v>25</v>
+      </c>
+      <c r="O119" t="b">
+        <v>0</v>
+      </c>
+      <c r="P119">
+        <v>2967</v>
+      </c>
+      <c r="Q119" t="b">
+        <v>0</v>
+      </c>
+      <c r="R119" t="s">
+        <v>247</v>
+      </c>
+      <c r="S119">
+        <v>100</v>
+      </c>
+      <c r="T119">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20">
+      <c r="A120" t="b">
+        <v>0</v>
+      </c>
+      <c r="B120" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120">
+        <v>1</v>
+      </c>
+      <c r="D120">
+        <v>200</v>
+      </c>
+      <c r="F120" t="s">
+        <v>144</v>
+      </c>
+      <c r="G120">
+        <v>1580</v>
+      </c>
+      <c r="H120">
+        <v>0</v>
+      </c>
+      <c r="I120">
+        <v>2106</v>
+      </c>
+      <c r="J120">
+        <v>790</v>
+      </c>
+      <c r="K120">
+        <v>0</v>
+      </c>
+      <c r="L120" t="s">
+        <v>242</v>
+      </c>
+      <c r="M120">
+        <v>620</v>
+      </c>
+      <c r="N120">
+        <v>25</v>
+      </c>
+      <c r="O120" t="b">
+        <v>0</v>
+      </c>
+      <c r="P120">
+        <v>1600</v>
+      </c>
+      <c r="Q120" t="b">
+        <v>0</v>
+      </c>
+      <c r="R120" t="s">
+        <v>247</v>
+      </c>
+      <c r="S120">
+        <v>100</v>
+      </c>
+      <c r="T120">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="121" spans="1:20">
+      <c r="A121" t="b">
+        <v>0</v>
+      </c>
+      <c r="B121" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121">
+        <v>1</v>
+      </c>
+      <c r="D121">
+        <v>200</v>
+      </c>
+      <c r="E121" t="s">
+        <v>24</v>
+      </c>
+      <c r="F121" t="s">
+        <v>145</v>
+      </c>
+      <c r="G121">
+        <v>1200</v>
+      </c>
+      <c r="H121">
+        <v>4</v>
+      </c>
+      <c r="I121">
+        <v>2230</v>
+      </c>
+      <c r="J121">
+        <v>890</v>
+      </c>
+      <c r="K121">
+        <v>3</v>
+      </c>
+      <c r="L121" t="s">
+        <v>231</v>
+      </c>
+      <c r="M121">
+        <v>950</v>
+      </c>
+      <c r="N121">
+        <v>25</v>
+      </c>
+      <c r="O121" t="b">
+        <v>1</v>
+      </c>
+      <c r="P121">
+        <v>2000</v>
+      </c>
+      <c r="Q121" t="b">
+        <v>1</v>
+      </c>
+      <c r="R121" t="s">
+        <v>247</v>
+      </c>
+      <c r="S121">
+        <v>100</v>
+      </c>
+      <c r="T121">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122" spans="1:20">
+      <c r="A122" t="b">
+        <v>0</v>
+      </c>
+      <c r="B122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122">
+        <v>1</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>22</v>
+      </c>
+      <c r="F122" t="s">
+        <v>146</v>
+      </c>
+      <c r="G122">
+        <v>1425</v>
+      </c>
+      <c r="H122">
+        <v>0</v>
+      </c>
+      <c r="I122">
+        <v>2238</v>
+      </c>
+      <c r="J122">
+        <v>950</v>
+      </c>
+      <c r="K122">
+        <v>0</v>
+      </c>
+      <c r="L122" t="s">
+        <v>226</v>
+      </c>
+      <c r="M122">
+        <v>460</v>
+      </c>
+      <c r="N122">
+        <v>0</v>
+      </c>
+      <c r="O122" t="b">
+        <v>0</v>
+      </c>
+      <c r="P122">
+        <v>1488</v>
+      </c>
+      <c r="Q122" t="b">
+        <v>0</v>
+      </c>
+      <c r="R122" t="s">
+        <v>247</v>
+      </c>
+      <c r="S122">
+        <v>0</v>
+      </c>
+      <c r="T122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:20">
+      <c r="A123" t="b">
+        <v>0</v>
+      </c>
+      <c r="B123" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123">
+        <v>1</v>
+      </c>
+      <c r="D123">
+        <v>200</v>
+      </c>
+      <c r="F123" t="s">
+        <v>147</v>
+      </c>
+      <c r="G123">
+        <v>1100</v>
+      </c>
+      <c r="H123">
+        <v>0</v>
+      </c>
+      <c r="I123">
+        <v>2253</v>
+      </c>
+      <c r="J123">
+        <v>710</v>
+      </c>
+      <c r="K123">
+        <v>0</v>
+      </c>
+      <c r="L123" t="s">
+        <v>240</v>
+      </c>
+      <c r="M123">
+        <v>860</v>
+      </c>
+      <c r="N123">
+        <v>25</v>
+      </c>
+      <c r="O123" t="b">
+        <v>0</v>
+      </c>
+      <c r="P123">
+        <v>2002</v>
+      </c>
+      <c r="Q123" t="b">
+        <v>0</v>
+      </c>
+      <c r="R123" t="s">
+        <v>247</v>
+      </c>
+      <c r="S123">
+        <v>100</v>
+      </c>
+      <c r="T123">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="124" spans="1:20">
+      <c r="A124" t="b">
+        <v>0</v>
+      </c>
+      <c r="B124" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+      <c r="D124">
+        <v>200</v>
+      </c>
+      <c r="E124" t="s">
+        <v>24</v>
+      </c>
+      <c r="F124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G124">
+        <v>869</v>
+      </c>
+      <c r="H124">
+        <v>4</v>
+      </c>
+      <c r="I124">
+        <v>2363</v>
+      </c>
+      <c r="J124">
+        <v>750</v>
+      </c>
+      <c r="K124">
+        <v>3</v>
+      </c>
+      <c r="L124" t="s">
+        <v>227</v>
+      </c>
+      <c r="M124">
+        <v>310</v>
+      </c>
+      <c r="N124">
+        <v>25</v>
+      </c>
+      <c r="O124" t="b">
+        <v>1</v>
+      </c>
+      <c r="P124">
+        <v>270</v>
+      </c>
+      <c r="Q124" t="b">
+        <v>0</v>
+      </c>
+      <c r="R124" t="s">
+        <v>247</v>
+      </c>
+      <c r="S124">
+        <v>100</v>
+      </c>
+      <c r="T124">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="125" spans="1:20">
+      <c r="A125" t="b">
+        <v>0</v>
+      </c>
+      <c r="B125" t="s">
         <v>21</v>
       </c>
-      <c r="B83">
+      <c r="C125">
+        <v>1</v>
+      </c>
+      <c r="D125">
+        <v>200</v>
+      </c>
+      <c r="F125" t="s">
+        <v>149</v>
+      </c>
+      <c r="G125">
+        <v>1750</v>
+      </c>
+      <c r="H125">
+        <v>0</v>
+      </c>
+      <c r="I125">
+        <v>2405</v>
+      </c>
+      <c r="J125">
+        <v>870</v>
+      </c>
+      <c r="K125">
+        <v>0</v>
+      </c>
+      <c r="L125" t="s">
+        <v>229</v>
+      </c>
+      <c r="M125">
+        <v>1170</v>
+      </c>
+      <c r="N125">
+        <v>25</v>
+      </c>
+      <c r="O125" t="b">
+        <v>0</v>
+      </c>
+      <c r="P125">
+        <v>3800</v>
+      </c>
+      <c r="Q125" t="b">
+        <v>0</v>
+      </c>
+      <c r="R125" t="s">
+        <v>247</v>
+      </c>
+      <c r="S125">
+        <v>100</v>
+      </c>
+      <c r="T125">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="126" spans="1:20">
+      <c r="A126" t="b">
+        <v>0</v>
+      </c>
+      <c r="B126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+      <c r="D126">
+        <v>200</v>
+      </c>
+      <c r="E126" t="s">
+        <v>24</v>
+      </c>
+      <c r="F126" t="s">
+        <v>150</v>
+      </c>
+      <c r="G126">
+        <v>1400</v>
+      </c>
+      <c r="H126">
+        <v>4</v>
+      </c>
+      <c r="I126">
+        <v>2467</v>
+      </c>
+      <c r="J126">
+        <v>1070</v>
+      </c>
+      <c r="K126">
+        <v>3</v>
+      </c>
+      <c r="L126" t="s">
+        <v>227</v>
+      </c>
+      <c r="M126">
+        <v>1220</v>
+      </c>
+      <c r="N126">
+        <v>25</v>
+      </c>
+      <c r="O126" t="b">
+        <v>1</v>
+      </c>
+      <c r="P126">
+        <v>3679</v>
+      </c>
+      <c r="Q126" t="b">
+        <v>0</v>
+      </c>
+      <c r="R126" t="s">
+        <v>247</v>
+      </c>
+      <c r="S126">
+        <v>100</v>
+      </c>
+      <c r="T126">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="127" spans="1:20">
+      <c r="A127" t="b">
+        <v>0</v>
+      </c>
+      <c r="B127" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127">
+        <v>1</v>
+      </c>
+      <c r="D127">
+        <v>0</v>
+      </c>
+      <c r="F127" t="s">
+        <v>151</v>
+      </c>
+      <c r="G127">
+        <v>1689</v>
+      </c>
+      <c r="H127">
+        <v>0</v>
+      </c>
+      <c r="I127">
+        <v>2495</v>
+      </c>
+      <c r="J127">
+        <v>1120</v>
+      </c>
+      <c r="K127">
+        <v>0</v>
+      </c>
+      <c r="L127" t="s">
+        <v>226</v>
+      </c>
+      <c r="M127">
+        <v>640</v>
+      </c>
+      <c r="N127">
+        <v>0</v>
+      </c>
+      <c r="O127" t="b">
+        <v>0</v>
+      </c>
+      <c r="P127">
+        <v>3260</v>
+      </c>
+      <c r="Q127" t="b">
+        <v>0</v>
+      </c>
+      <c r="R127" t="s">
+        <v>247</v>
+      </c>
+      <c r="S127">
+        <v>0</v>
+      </c>
+      <c r="T127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20">
+      <c r="A128" t="b">
+        <v>0</v>
+      </c>
+      <c r="B128" t="s">
+        <v>20</v>
+      </c>
+      <c r="C128">
+        <v>1</v>
+      </c>
+      <c r="D128">
+        <v>200</v>
+      </c>
+      <c r="E128" t="s">
+        <v>24</v>
+      </c>
+      <c r="F128" t="s">
+        <v>152</v>
+      </c>
+      <c r="G128">
+        <v>1780</v>
+      </c>
+      <c r="H128">
+        <v>6</v>
+      </c>
+      <c r="I128">
+        <v>2520</v>
+      </c>
+      <c r="J128">
+        <v>1190</v>
+      </c>
+      <c r="K128">
+        <v>4</v>
+      </c>
+      <c r="L128" t="s">
+        <v>233</v>
+      </c>
+      <c r="M128">
+        <v>790</v>
+      </c>
+      <c r="N128">
+        <v>25</v>
+      </c>
+      <c r="O128" t="b">
+        <v>1</v>
+      </c>
+      <c r="P128">
+        <v>3479</v>
+      </c>
+      <c r="Q128" t="b">
+        <v>1</v>
+      </c>
+      <c r="R128" t="s">
+        <v>247</v>
+      </c>
+      <c r="S128">
+        <v>100</v>
+      </c>
+      <c r="T128">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="129" spans="1:20">
+      <c r="A129" t="b">
+        <v>0</v>
+      </c>
+      <c r="B129" t="s">
+        <v>20</v>
+      </c>
+      <c r="C129">
+        <v>1</v>
+      </c>
+      <c r="D129">
+        <v>200</v>
+      </c>
+      <c r="F129" t="s">
+        <v>153</v>
+      </c>
+      <c r="G129">
+        <v>1770</v>
+      </c>
+      <c r="H129">
+        <v>0</v>
+      </c>
+      <c r="I129">
+        <v>2521</v>
+      </c>
+      <c r="J129">
+        <v>1180</v>
+      </c>
+      <c r="K129">
+        <v>0</v>
+      </c>
+      <c r="L129" t="s">
+        <v>233</v>
+      </c>
+      <c r="M129">
+        <v>780</v>
+      </c>
+      <c r="N129">
+        <v>25</v>
+      </c>
+      <c r="O129" t="b">
+        <v>0</v>
+      </c>
+      <c r="P129">
+        <v>3460</v>
+      </c>
+      <c r="Q129" t="b">
+        <v>0</v>
+      </c>
+      <c r="R129" t="s">
+        <v>247</v>
+      </c>
+      <c r="S129">
+        <v>100</v>
+      </c>
+      <c r="T129">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20">
+      <c r="A130" t="b">
+        <v>0</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130">
+        <v>1</v>
+      </c>
+      <c r="D130">
+        <v>200</v>
+      </c>
+      <c r="E130" t="s">
+        <v>24</v>
+      </c>
+      <c r="F130" t="s">
+        <v>154</v>
+      </c>
+      <c r="G130">
+        <v>1900</v>
+      </c>
+      <c r="H130">
+        <v>6</v>
+      </c>
+      <c r="I130">
+        <v>2523</v>
+      </c>
+      <c r="J130">
+        <v>1200</v>
+      </c>
+      <c r="K130">
+        <v>4</v>
+      </c>
+      <c r="L130" t="s">
+        <v>233</v>
+      </c>
+      <c r="M130">
+        <v>1200</v>
+      </c>
+      <c r="N130">
+        <v>25</v>
+      </c>
+      <c r="O130" t="b">
+        <v>1</v>
+      </c>
+      <c r="P130">
+        <v>3460</v>
+      </c>
+      <c r="Q130" t="b">
+        <v>1</v>
+      </c>
+      <c r="R130" t="s">
+        <v>247</v>
+      </c>
+      <c r="S130">
+        <v>100</v>
+      </c>
+      <c r="T130">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20">
+      <c r="A131" t="b">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131">
+        <v>1</v>
+      </c>
+      <c r="D131">
+        <v>200</v>
+      </c>
+      <c r="E131" t="s">
+        <v>24</v>
+      </c>
+      <c r="F131" t="s">
+        <v>155</v>
+      </c>
+      <c r="G131">
+        <v>1160</v>
+      </c>
+      <c r="H131">
+        <v>4</v>
+      </c>
+      <c r="I131">
+        <v>2525</v>
+      </c>
+      <c r="J131">
+        <v>880</v>
+      </c>
+      <c r="K131">
+        <v>3</v>
+      </c>
+      <c r="L131" t="s">
+        <v>231</v>
+      </c>
+      <c r="M131">
+        <v>780</v>
+      </c>
+      <c r="N131">
+        <v>25</v>
+      </c>
+      <c r="O131" t="b">
+        <v>1</v>
+      </c>
+      <c r="P131">
+        <v>1720</v>
+      </c>
+      <c r="Q131" t="b">
+        <v>1</v>
+      </c>
+      <c r="R131" t="s">
+        <v>247</v>
+      </c>
+      <c r="S131">
+        <v>100</v>
+      </c>
+      <c r="T131">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20">
+      <c r="A132" t="b">
+        <v>0</v>
+      </c>
+      <c r="B132" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132">
+        <v>1</v>
+      </c>
+      <c r="D132">
+        <v>200</v>
+      </c>
+      <c r="F132" t="s">
+        <v>156</v>
+      </c>
+      <c r="G132">
+        <v>1080</v>
+      </c>
+      <c r="H132">
+        <v>0</v>
+      </c>
+      <c r="I132">
+        <v>2537</v>
+      </c>
+      <c r="J132">
+        <v>790</v>
+      </c>
+      <c r="K132">
+        <v>0</v>
+      </c>
+      <c r="L132" t="s">
+        <v>227</v>
+      </c>
+      <c r="M132">
+        <v>1060</v>
+      </c>
+      <c r="N132">
+        <v>25</v>
+      </c>
+      <c r="O132" t="b">
+        <v>0</v>
+      </c>
+      <c r="P132">
+        <v>2074</v>
+      </c>
+      <c r="Q132" t="b">
+        <v>0</v>
+      </c>
+      <c r="R132" t="s">
+        <v>247</v>
+      </c>
+      <c r="S132">
+        <v>100</v>
+      </c>
+      <c r="T132">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20">
+      <c r="A133" t="b">
+        <v>0</v>
+      </c>
+      <c r="B133" t="s">
+        <v>20</v>
+      </c>
+      <c r="C133">
+        <v>1</v>
+      </c>
+      <c r="D133">
+        <v>0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>22</v>
+      </c>
+      <c r="F133" t="s">
+        <v>157</v>
+      </c>
+      <c r="G133">
+        <v>1310</v>
+      </c>
+      <c r="H133">
+        <v>0</v>
+      </c>
+      <c r="I133">
+        <v>2590</v>
+      </c>
+      <c r="J133">
+        <v>1190</v>
+      </c>
+      <c r="K133">
+        <v>0</v>
+      </c>
+      <c r="L133" t="s">
+        <v>226</v>
+      </c>
+      <c r="M133">
+        <v>550</v>
+      </c>
+      <c r="N133">
+        <v>0</v>
+      </c>
+      <c r="O133" t="b">
+        <v>0</v>
+      </c>
+      <c r="P133">
+        <v>706</v>
+      </c>
+      <c r="Q133" t="b">
+        <v>0</v>
+      </c>
+      <c r="R133" t="s">
+        <v>247</v>
+      </c>
+      <c r="S133">
+        <v>0</v>
+      </c>
+      <c r="T133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20">
+      <c r="A134" t="b">
+        <v>0</v>
+      </c>
+      <c r="B134" t="s">
+        <v>20</v>
+      </c>
+      <c r="C134">
+        <v>1</v>
+      </c>
+      <c r="D134">
+        <v>0</v>
+      </c>
+      <c r="F134" t="s">
+        <v>158</v>
+      </c>
+      <c r="G134">
+        <v>1420</v>
+      </c>
+      <c r="H134">
+        <v>0</v>
+      </c>
+      <c r="I134">
+        <v>2620</v>
+      </c>
+      <c r="J134">
+        <v>1180</v>
+      </c>
+      <c r="K134">
+        <v>0</v>
+      </c>
+      <c r="L134" t="s">
+        <v>226</v>
+      </c>
+      <c r="M134">
+        <v>430</v>
+      </c>
+      <c r="N134">
+        <v>0</v>
+      </c>
+      <c r="O134" t="b">
+        <v>0</v>
+      </c>
+      <c r="P134">
+        <v>1664</v>
+      </c>
+      <c r="Q134" t="b">
+        <v>0</v>
+      </c>
+      <c r="R134" t="s">
+        <v>247</v>
+      </c>
+      <c r="S134">
+        <v>0</v>
+      </c>
+      <c r="T134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20">
+      <c r="A135" t="b">
+        <v>0</v>
+      </c>
+      <c r="B135" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135">
+        <v>1</v>
+      </c>
+      <c r="D135">
+        <v>0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>22</v>
+      </c>
+      <c r="F135" t="s">
+        <v>159</v>
+      </c>
+      <c r="G135">
+        <v>100</v>
+      </c>
+      <c r="H135">
+        <v>0</v>
+      </c>
+      <c r="I135">
+        <v>2623</v>
+      </c>
+      <c r="J135">
+        <v>100</v>
+      </c>
+      <c r="K135">
+        <v>0</v>
+      </c>
+      <c r="L135" t="s">
+        <v>226</v>
+      </c>
+      <c r="M135">
+        <v>100</v>
+      </c>
+      <c r="N135">
+        <v>0</v>
+      </c>
+      <c r="O135" t="b">
+        <v>0</v>
+      </c>
+      <c r="P135">
+        <v>72800</v>
+      </c>
+      <c r="Q135" t="b">
+        <v>0</v>
+      </c>
+      <c r="R135" t="s">
+        <v>248</v>
+      </c>
+      <c r="S135">
+        <v>0</v>
+      </c>
+      <c r="T135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20">
+      <c r="A136" t="b">
+        <v>0</v>
+      </c>
+      <c r="B136" t="s">
+        <v>20</v>
+      </c>
+      <c r="C136">
+        <v>1</v>
+      </c>
+      <c r="D136">
+        <v>200</v>
+      </c>
+      <c r="E136" t="s">
+        <v>24</v>
+      </c>
+      <c r="F136" t="s">
+        <v>160</v>
+      </c>
+      <c r="G136">
+        <v>500</v>
+      </c>
+      <c r="H136">
+        <v>4</v>
+      </c>
+      <c r="I136">
+        <v>2654</v>
+      </c>
+      <c r="J136">
+        <v>500</v>
+      </c>
+      <c r="K136">
+        <v>2</v>
+      </c>
+      <c r="L136" t="s">
+        <v>229</v>
+      </c>
+      <c r="M136">
+        <v>600</v>
+      </c>
+      <c r="N136">
+        <v>25</v>
+      </c>
+      <c r="O136" t="b">
+        <v>1</v>
+      </c>
+      <c r="P136">
+        <v>219</v>
+      </c>
+      <c r="Q136" t="b">
+        <v>0</v>
+      </c>
+      <c r="R136" t="s">
+        <v>248</v>
+      </c>
+      <c r="S136">
+        <v>100</v>
+      </c>
+      <c r="T136">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20">
+      <c r="A137" t="b">
+        <v>0</v>
+      </c>
+      <c r="B137" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137">
+        <v>1</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137" t="s">
+        <v>22</v>
+      </c>
+      <c r="F137" t="s">
+        <v>161</v>
+      </c>
+      <c r="G137">
+        <v>1420</v>
+      </c>
+      <c r="H137">
+        <v>0</v>
+      </c>
+      <c r="I137">
+        <v>2766</v>
+      </c>
+      <c r="J137">
+        <v>1180</v>
+      </c>
+      <c r="K137">
+        <v>0</v>
+      </c>
+      <c r="L137" t="s">
+        <v>226</v>
+      </c>
+      <c r="M137">
+        <v>430</v>
+      </c>
+      <c r="N137">
+        <v>0</v>
+      </c>
+      <c r="O137" t="b">
+        <v>0</v>
+      </c>
+      <c r="P137">
+        <v>1632</v>
+      </c>
+      <c r="Q137" t="b">
+        <v>0</v>
+      </c>
+      <c r="R137" t="s">
+        <v>247</v>
+      </c>
+      <c r="S137">
+        <v>0</v>
+      </c>
+      <c r="T137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20">
+      <c r="A138" t="b">
+        <v>0</v>
+      </c>
+      <c r="B138" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138">
+        <v>1</v>
+      </c>
+      <c r="D138">
+        <v>0</v>
+      </c>
+      <c r="E138" t="s">
+        <v>22</v>
+      </c>
+      <c r="F138" t="s">
+        <v>162</v>
+      </c>
+      <c r="G138">
+        <v>1110</v>
+      </c>
+      <c r="H138">
+        <v>0</v>
+      </c>
+      <c r="I138">
+        <v>2775</v>
+      </c>
+      <c r="J138">
+        <v>810</v>
+      </c>
+      <c r="K138">
+        <v>0</v>
+      </c>
+      <c r="L138" t="s">
+        <v>226</v>
+      </c>
+      <c r="M138">
+        <v>1050</v>
+      </c>
+      <c r="N138">
+        <v>0</v>
+      </c>
+      <c r="O138" t="b">
+        <v>0</v>
+      </c>
+      <c r="P138">
+        <v>1904</v>
+      </c>
+      <c r="Q138" t="b">
+        <v>0</v>
+      </c>
+      <c r="R138" t="s">
+        <v>247</v>
+      </c>
+      <c r="S138">
+        <v>0</v>
+      </c>
+      <c r="T138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20">
+      <c r="A139" t="b">
+        <v>0</v>
+      </c>
+      <c r="B139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139">
+        <v>1</v>
+      </c>
+      <c r="D139">
+        <v>200</v>
+      </c>
+      <c r="E139" t="s">
+        <v>25</v>
+      </c>
+      <c r="F139" t="s">
+        <v>163</v>
+      </c>
+      <c r="G139">
+        <v>919</v>
+      </c>
+      <c r="H139">
+        <v>4</v>
+      </c>
+      <c r="I139">
+        <v>2781</v>
+      </c>
+      <c r="J139">
+        <v>690</v>
+      </c>
+      <c r="K139">
+        <v>3</v>
+      </c>
+      <c r="L139" t="s">
+        <v>237</v>
+      </c>
+      <c r="M139">
+        <v>610</v>
+      </c>
+      <c r="N139">
+        <v>25</v>
+      </c>
+      <c r="O139" t="b">
+        <v>1</v>
+      </c>
+      <c r="P139">
+        <v>1040</v>
+      </c>
+      <c r="Q139" t="b">
+        <v>0</v>
+      </c>
+      <c r="R139" t="s">
+        <v>247</v>
+      </c>
+      <c r="S139">
+        <v>50</v>
+      </c>
+      <c r="T139">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20">
+      <c r="A140" t="b">
+        <v>0</v>
+      </c>
+      <c r="B140" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140">
+        <v>1</v>
+      </c>
+      <c r="D140">
+        <v>0</v>
+      </c>
+      <c r="E140" t="s">
+        <v>22</v>
+      </c>
+      <c r="F140" t="s">
+        <v>164</v>
+      </c>
+      <c r="G140">
+        <v>950</v>
+      </c>
+      <c r="H140">
+        <v>0</v>
+      </c>
+      <c r="I140">
+        <v>2786</v>
+      </c>
+      <c r="J140">
+        <v>712</v>
+      </c>
+      <c r="K140">
+        <v>0</v>
+      </c>
+      <c r="L140" t="s">
+        <v>226</v>
+      </c>
+      <c r="M140">
+        <v>608</v>
+      </c>
+      <c r="N140">
+        <v>0</v>
+      </c>
+      <c r="O140" t="b">
+        <v>0</v>
+      </c>
+      <c r="P140">
+        <v>992</v>
+      </c>
+      <c r="Q140" t="b">
+        <v>0</v>
+      </c>
+      <c r="R140" t="s">
+        <v>247</v>
+      </c>
+      <c r="S140">
+        <v>0</v>
+      </c>
+      <c r="T140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:20">
+      <c r="A141" t="b">
+        <v>0</v>
+      </c>
+      <c r="B141" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141">
+        <v>1</v>
+      </c>
+      <c r="D141">
+        <v>0</v>
+      </c>
+      <c r="F141" t="s">
+        <v>165</v>
+      </c>
+      <c r="G141">
+        <v>1440</v>
+      </c>
+      <c r="H141">
+        <v>0</v>
+      </c>
+      <c r="I141">
+        <v>2787</v>
+      </c>
+      <c r="J141">
+        <v>950</v>
+      </c>
+      <c r="K141">
+        <v>0</v>
+      </c>
+      <c r="L141" t="s">
+        <v>226</v>
+      </c>
+      <c r="M141">
         <v>630</v>
       </c>
-      <c r="C83">
+      <c r="N141">
+        <v>0</v>
+      </c>
+      <c r="O141" t="b">
+        <v>0</v>
+      </c>
+      <c r="P141">
+        <v>1954</v>
+      </c>
+      <c r="Q141" t="b">
+        <v>0</v>
+      </c>
+      <c r="R141" t="s">
+        <v>247</v>
+      </c>
+      <c r="S141">
+        <v>0</v>
+      </c>
+      <c r="T141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:20">
+      <c r="A142" t="b">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>20</v>
+      </c>
+      <c r="C142">
+        <v>1</v>
+      </c>
+      <c r="D142">
+        <v>0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>22</v>
+      </c>
+      <c r="F142" t="s">
+        <v>166</v>
+      </c>
+      <c r="G142">
+        <v>950</v>
+      </c>
+      <c r="H142">
+        <v>0</v>
+      </c>
+      <c r="I142">
+        <v>2788</v>
+      </c>
+      <c r="J142">
+        <v>700</v>
+      </c>
+      <c r="K142">
+        <v>0</v>
+      </c>
+      <c r="L142" t="s">
+        <v>226</v>
+      </c>
+      <c r="M142">
+        <v>637</v>
+      </c>
+      <c r="N142">
+        <v>0</v>
+      </c>
+      <c r="O142" t="b">
+        <v>0</v>
+      </c>
+      <c r="P142">
+        <v>1038</v>
+      </c>
+      <c r="Q142" t="b">
+        <v>0</v>
+      </c>
+      <c r="R142" t="s">
+        <v>247</v>
+      </c>
+      <c r="S142">
+        <v>0</v>
+      </c>
+      <c r="T142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20">
+      <c r="A143" t="b">
+        <v>0</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143">
+        <v>1</v>
+      </c>
+      <c r="D143">
+        <v>0</v>
+      </c>
+      <c r="E143" t="s">
+        <v>22</v>
+      </c>
+      <c r="F143" t="s">
+        <v>167</v>
+      </c>
+      <c r="G143">
+        <v>1400</v>
+      </c>
+      <c r="H143">
+        <v>0</v>
+      </c>
+      <c r="I143">
+        <v>2794</v>
+      </c>
+      <c r="J143">
+        <v>925</v>
+      </c>
+      <c r="K143">
+        <v>0</v>
+      </c>
+      <c r="L143" t="s">
+        <v>226</v>
+      </c>
+      <c r="M143">
+        <v>637</v>
+      </c>
+      <c r="N143">
+        <v>0</v>
+      </c>
+      <c r="O143" t="b">
+        <v>0</v>
+      </c>
+      <c r="P143">
+        <v>2050</v>
+      </c>
+      <c r="Q143" t="b">
+        <v>0</v>
+      </c>
+      <c r="R143" t="s">
+        <v>247</v>
+      </c>
+      <c r="S143">
+        <v>0</v>
+      </c>
+      <c r="T143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:20">
+      <c r="A144" t="b">
+        <v>0</v>
+      </c>
+      <c r="B144" t="s">
+        <v>20</v>
+      </c>
+      <c r="C144">
+        <v>1</v>
+      </c>
+      <c r="D144">
+        <v>0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>22</v>
+      </c>
+      <c r="F144" t="s">
+        <v>168</v>
+      </c>
+      <c r="G144">
+        <v>1650</v>
+      </c>
+      <c r="H144">
+        <v>0</v>
+      </c>
+      <c r="I144">
+        <v>2795</v>
+      </c>
+      <c r="J144">
+        <v>1050</v>
+      </c>
+      <c r="K144">
+        <v>0</v>
+      </c>
+      <c r="L144" t="s">
+        <v>226</v>
+      </c>
+      <c r="M144">
+        <v>480</v>
+      </c>
+      <c r="N144">
+        <v>0</v>
+      </c>
+      <c r="O144" t="b">
+        <v>0</v>
+      </c>
+      <c r="P144">
+        <v>1950</v>
+      </c>
+      <c r="Q144" t="b">
+        <v>0</v>
+      </c>
+      <c r="R144" t="s">
+        <v>247</v>
+      </c>
+      <c r="S144">
+        <v>0</v>
+      </c>
+      <c r="T144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20">
+      <c r="A145" t="b">
+        <v>0</v>
+      </c>
+      <c r="B145" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145">
+        <v>1</v>
+      </c>
+      <c r="D145">
+        <v>0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>24</v>
+      </c>
+      <c r="F145" t="s">
+        <v>169</v>
+      </c>
+      <c r="G145">
+        <v>1400</v>
+      </c>
+      <c r="H145">
+        <v>4</v>
+      </c>
+      <c r="I145">
+        <v>2843</v>
+      </c>
+      <c r="J145">
+        <v>1019</v>
+      </c>
+      <c r="K145">
+        <v>3</v>
+      </c>
+      <c r="L145" t="s">
+        <v>236</v>
+      </c>
+      <c r="M145">
+        <v>940</v>
+      </c>
+      <c r="N145">
+        <v>0</v>
+      </c>
+      <c r="O145" t="b">
+        <v>0</v>
+      </c>
+      <c r="P145">
+        <v>2816</v>
+      </c>
+      <c r="Q145" t="b">
+        <v>1</v>
+      </c>
+      <c r="R145" t="s">
+        <v>247</v>
+      </c>
+      <c r="S145">
+        <v>100</v>
+      </c>
+      <c r="T145">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20">
+      <c r="A146" t="b">
+        <v>0</v>
+      </c>
+      <c r="B146" t="s">
+        <v>20</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+      <c r="D146">
+        <v>0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>24</v>
+      </c>
+      <c r="F146" t="s">
+        <v>170</v>
+      </c>
+      <c r="G146">
+        <v>1720</v>
+      </c>
+      <c r="H146">
+        <v>4</v>
+      </c>
+      <c r="I146">
+        <v>2844</v>
+      </c>
+      <c r="J146">
+        <v>919</v>
+      </c>
+      <c r="K146">
+        <v>2</v>
+      </c>
+      <c r="L146" t="s">
+        <v>243</v>
+      </c>
+      <c r="M146">
+        <v>1080</v>
+      </c>
+      <c r="N146">
+        <v>0</v>
+      </c>
+      <c r="O146" t="b">
+        <v>0</v>
+      </c>
+      <c r="P146">
+        <v>3652</v>
+      </c>
+      <c r="Q146" t="b">
+        <v>1</v>
+      </c>
+      <c r="R146" t="s">
+        <v>247</v>
+      </c>
+      <c r="S146">
+        <v>100</v>
+      </c>
+      <c r="T146">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20">
+      <c r="A147" t="b">
+        <v>0</v>
+      </c>
+      <c r="B147" t="s">
+        <v>20</v>
+      </c>
+      <c r="C147">
+        <v>1</v>
+      </c>
+      <c r="D147">
+        <v>0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>24</v>
+      </c>
+      <c r="F147" t="s">
+        <v>171</v>
+      </c>
+      <c r="G147">
+        <v>1780</v>
+      </c>
+      <c r="H147">
+        <v>6</v>
+      </c>
+      <c r="I147">
+        <v>2848</v>
+      </c>
+      <c r="J147">
+        <v>1260</v>
+      </c>
+      <c r="K147">
+        <v>4</v>
+      </c>
+      <c r="L147" t="s">
+        <v>235</v>
+      </c>
+      <c r="M147">
+        <v>1019</v>
+      </c>
+      <c r="N147">
+        <v>0</v>
+      </c>
+      <c r="O147" t="b">
+        <v>0</v>
+      </c>
+      <c r="P147">
+        <v>4160</v>
+      </c>
+      <c r="Q147" t="b">
+        <v>1</v>
+      </c>
+      <c r="R147" t="s">
+        <v>247</v>
+      </c>
+      <c r="S147">
+        <v>100</v>
+      </c>
+      <c r="T147">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20">
+      <c r="A148" t="b">
+        <v>0</v>
+      </c>
+      <c r="B148" t="s">
+        <v>20</v>
+      </c>
+      <c r="C148">
+        <v>1</v>
+      </c>
+      <c r="D148">
+        <v>0</v>
+      </c>
+      <c r="E148" t="s">
+        <v>24</v>
+      </c>
+      <c r="F148" t="s">
+        <v>172</v>
+      </c>
+      <c r="G148">
+        <v>1050</v>
+      </c>
+      <c r="H148">
+        <v>4</v>
+      </c>
+      <c r="I148">
+        <v>2850</v>
+      </c>
+      <c r="J148">
+        <v>743</v>
+      </c>
+      <c r="K148">
+        <v>3</v>
+      </c>
+      <c r="L148" t="s">
+        <v>236</v>
+      </c>
+      <c r="M148">
+        <v>655</v>
+      </c>
+      <c r="N148">
+        <v>0</v>
+      </c>
+      <c r="O148" t="b">
+        <v>0</v>
+      </c>
+      <c r="P148">
+        <v>1060</v>
+      </c>
+      <c r="Q148" t="b">
+        <v>1</v>
+      </c>
+      <c r="R148" t="s">
+        <v>247</v>
+      </c>
+      <c r="S148">
+        <v>100</v>
+      </c>
+      <c r="T148">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20">
+      <c r="A149" t="b">
+        <v>0</v>
+      </c>
+      <c r="B149" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149">
+        <v>1</v>
+      </c>
+      <c r="D149">
+        <v>0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>24</v>
+      </c>
+      <c r="F149" t="s">
+        <v>173</v>
+      </c>
+      <c r="G149">
+        <v>1018</v>
+      </c>
+      <c r="H149">
+        <v>4</v>
+      </c>
+      <c r="I149">
+        <v>2851</v>
+      </c>
+      <c r="J149">
+        <v>754</v>
+      </c>
+      <c r="K149">
+        <v>3</v>
+      </c>
+      <c r="L149" t="s">
+        <v>236</v>
+      </c>
+      <c r="M149">
+        <v>776</v>
+      </c>
+      <c r="N149">
+        <v>0</v>
+      </c>
+      <c r="O149" t="b">
+        <v>0</v>
+      </c>
+      <c r="P149">
+        <v>1475</v>
+      </c>
+      <c r="Q149" t="b">
+        <v>1</v>
+      </c>
+      <c r="R149" t="s">
+        <v>247</v>
+      </c>
+      <c r="S149">
+        <v>100</v>
+      </c>
+      <c r="T149">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:20">
+      <c r="A150" t="b">
+        <v>1</v>
+      </c>
+      <c r="B150" t="s">
+        <v>20</v>
+      </c>
+      <c r="C150">
+        <v>1</v>
+      </c>
+      <c r="D150">
+        <v>200</v>
+      </c>
+      <c r="E150" t="s">
         <v>25</v>
       </c>
-      <c r="D83" t="b">
-[...2 lines deleted...]
-      <c r="E83">
+      <c r="F150" t="s">
+        <v>174</v>
+      </c>
+      <c r="G150">
+        <v>1556</v>
+      </c>
+      <c r="H150">
+        <v>4</v>
+      </c>
+      <c r="I150">
+        <v>2853</v>
+      </c>
+      <c r="J150">
+        <v>515</v>
+      </c>
+      <c r="K150">
+        <v>3</v>
+      </c>
+      <c r="L150" t="s">
+        <v>237</v>
+      </c>
+      <c r="M150">
+        <v>614</v>
+      </c>
+      <c r="N150">
+        <v>25</v>
+      </c>
+      <c r="O150" t="b">
+        <v>1</v>
+      </c>
+      <c r="P150">
+        <v>1387</v>
+      </c>
+      <c r="Q150" t="b">
+        <v>0</v>
+      </c>
+      <c r="R150" t="s">
+        <v>248</v>
+      </c>
+      <c r="S150">
+        <v>50</v>
+      </c>
+      <c r="T150">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="151" spans="1:20">
+      <c r="A151" t="b">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>20</v>
+      </c>
+      <c r="C151">
+        <v>1</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>22</v>
+      </c>
+      <c r="F151" t="s">
+        <v>175</v>
+      </c>
+      <c r="G151">
+        <v>1612</v>
+      </c>
+      <c r="H151">
+        <v>0</v>
+      </c>
+      <c r="I151">
+        <v>2856</v>
+      </c>
+      <c r="J151">
         <v>1100</v>
       </c>
-      <c r="F83" t="b">
-[...20 lines deleted...]
-      <c r="M83">
+      <c r="K151">
+        <v>0</v>
+      </c>
+      <c r="L151" t="s">
+        <v>226</v>
+      </c>
+      <c r="M151">
+        <v>614</v>
+      </c>
+      <c r="N151">
+        <v>0</v>
+      </c>
+      <c r="O151" t="b">
+        <v>0</v>
+      </c>
+      <c r="P151">
+        <v>2775</v>
+      </c>
+      <c r="Q151" t="b">
+        <v>0</v>
+      </c>
+      <c r="R151" t="s">
+        <v>247</v>
+      </c>
+      <c r="S151">
+        <v>0</v>
+      </c>
+      <c r="T151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20">
+      <c r="A152" t="b">
+        <v>0</v>
+      </c>
+      <c r="B152" t="s">
+        <v>20</v>
+      </c>
+      <c r="C152">
+        <v>1</v>
+      </c>
+      <c r="D152">
+        <v>0</v>
+      </c>
+      <c r="E152" t="s">
+        <v>22</v>
+      </c>
+      <c r="F152" t="s">
+        <v>176</v>
+      </c>
+      <c r="G152">
+        <v>1600</v>
+      </c>
+      <c r="H152">
+        <v>0</v>
+      </c>
+      <c r="I152">
+        <v>2857</v>
+      </c>
+      <c r="J152">
+        <v>1070</v>
+      </c>
+      <c r="K152">
+        <v>0</v>
+      </c>
+      <c r="L152" t="s">
+        <v>226</v>
+      </c>
+      <c r="M152">
+        <v>720</v>
+      </c>
+      <c r="N152">
+        <v>0</v>
+      </c>
+      <c r="O152" t="b">
+        <v>0</v>
+      </c>
+      <c r="P152">
+        <v>2700</v>
+      </c>
+      <c r="Q152" t="b">
+        <v>0</v>
+      </c>
+      <c r="R152" t="s">
+        <v>247</v>
+      </c>
+      <c r="S152">
+        <v>0</v>
+      </c>
+      <c r="T152">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:20">
+      <c r="A153" t="b">
+        <v>0</v>
+      </c>
+      <c r="B153" t="s">
+        <v>20</v>
+      </c>
+      <c r="C153">
+        <v>1</v>
+      </c>
+      <c r="D153">
+        <v>0</v>
+      </c>
+      <c r="F153" t="s">
+        <v>177</v>
+      </c>
+      <c r="G153">
+        <v>1660</v>
+      </c>
+      <c r="H153">
+        <v>0</v>
+      </c>
+      <c r="I153">
+        <v>2859</v>
+      </c>
+      <c r="J153">
+        <v>1080</v>
+      </c>
+      <c r="K153">
+        <v>0</v>
+      </c>
+      <c r="L153" t="s">
+        <v>226</v>
+      </c>
+      <c r="M153">
+        <v>630</v>
+      </c>
+      <c r="N153">
+        <v>0</v>
+      </c>
+      <c r="O153" t="b">
+        <v>0</v>
+      </c>
+      <c r="P153">
+        <v>2800</v>
+      </c>
+      <c r="Q153" t="b">
+        <v>0</v>
+      </c>
+      <c r="R153" t="s">
+        <v>247</v>
+      </c>
+      <c r="S153">
+        <v>0</v>
+      </c>
+      <c r="T153">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20">
+      <c r="A154" t="b">
+        <v>0</v>
+      </c>
+      <c r="B154" t="s">
+        <v>20</v>
+      </c>
+      <c r="C154">
+        <v>2</v>
+      </c>
+      <c r="D154">
+        <v>0</v>
+      </c>
+      <c r="F154" t="s">
+        <v>178</v>
+      </c>
+      <c r="G154">
+        <v>1050</v>
+      </c>
+      <c r="H154">
+        <v>0</v>
+      </c>
+      <c r="I154">
+        <v>2861</v>
+      </c>
+      <c r="J154">
+        <v>750</v>
+      </c>
+      <c r="K154">
+        <v>0</v>
+      </c>
+      <c r="L154" t="s">
+        <v>236</v>
+      </c>
+      <c r="M154">
+        <v>869</v>
+      </c>
+      <c r="N154">
+        <v>0</v>
+      </c>
+      <c r="O154" t="b">
+        <v>0</v>
+      </c>
+      <c r="P154">
+        <v>2840</v>
+      </c>
+      <c r="Q154" t="b">
+        <v>0</v>
+      </c>
+      <c r="R154" t="s">
+        <v>247</v>
+      </c>
+      <c r="S154">
+        <v>100</v>
+      </c>
+      <c r="T154">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20">
+      <c r="A155" t="b">
+        <v>1</v>
+      </c>
+      <c r="B155" t="s">
+        <v>20</v>
+      </c>
+      <c r="C155">
+        <v>1</v>
+      </c>
+      <c r="D155">
+        <v>0</v>
+      </c>
+      <c r="F155" t="s">
+        <v>179</v>
+      </c>
+      <c r="G155">
+        <v>1573</v>
+      </c>
+      <c r="H155">
+        <v>0</v>
+      </c>
+      <c r="I155">
+        <v>2862</v>
+      </c>
+      <c r="J155">
+        <v>545</v>
+      </c>
+      <c r="K155">
+        <v>0</v>
+      </c>
+      <c r="L155" t="s">
+        <v>226</v>
+      </c>
+      <c r="M155">
+        <v>616</v>
+      </c>
+      <c r="N155">
+        <v>0</v>
+      </c>
+      <c r="O155" t="b">
+        <v>0</v>
+      </c>
+      <c r="P155">
+        <v>1340</v>
+      </c>
+      <c r="Q155" t="b">
+        <v>0</v>
+      </c>
+      <c r="R155" t="s">
+        <v>248</v>
+      </c>
+      <c r="S155">
+        <v>0</v>
+      </c>
+      <c r="T155">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20">
+      <c r="A156" t="b">
+        <v>0</v>
+      </c>
+      <c r="B156" t="s">
+        <v>20</v>
+      </c>
+      <c r="C156">
+        <v>1</v>
+      </c>
+      <c r="D156">
         <v>200</v>
       </c>
-      <c r="N83" t="s">
-[...5 lines deleted...]
-      <c r="P83">
+      <c r="E156" t="s">
+        <v>24</v>
+      </c>
+      <c r="F156" t="s">
+        <v>180</v>
+      </c>
+      <c r="G156">
+        <v>1583</v>
+      </c>
+      <c r="H156">
+        <v>6</v>
+      </c>
+      <c r="I156">
+        <v>2865</v>
+      </c>
+      <c r="J156">
+        <v>1050</v>
+      </c>
+      <c r="K156">
+        <v>4</v>
+      </c>
+      <c r="L156" t="s">
+        <v>233</v>
+      </c>
+      <c r="M156">
+        <v>880</v>
+      </c>
+      <c r="N156">
+        <v>25</v>
+      </c>
+      <c r="O156" t="b">
+        <v>1</v>
+      </c>
+      <c r="P156">
+        <v>3429</v>
+      </c>
+      <c r="Q156" t="b">
+        <v>1</v>
+      </c>
+      <c r="R156" t="s">
+        <v>247</v>
+      </c>
+      <c r="S156">
+        <v>100</v>
+      </c>
+      <c r="T156">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20">
+      <c r="A157" t="b">
+        <v>0</v>
+      </c>
+      <c r="B157" t="s">
+        <v>20</v>
+      </c>
+      <c r="C157">
+        <v>1</v>
+      </c>
+      <c r="D157">
+        <v>200</v>
+      </c>
+      <c r="E157" t="s">
+        <v>25</v>
+      </c>
+      <c r="F157" t="s">
+        <v>181</v>
+      </c>
+      <c r="G157">
+        <v>950</v>
+      </c>
+      <c r="H157">
+        <v>4</v>
+      </c>
+      <c r="I157">
+        <v>2877</v>
+      </c>
+      <c r="J157">
+        <v>712</v>
+      </c>
+      <c r="K157">
+        <v>3</v>
+      </c>
+      <c r="L157" t="s">
+        <v>237</v>
+      </c>
+      <c r="M157">
+        <v>608</v>
+      </c>
+      <c r="N157">
+        <v>25</v>
+      </c>
+      <c r="O157" t="b">
+        <v>1</v>
+      </c>
+      <c r="P157">
+        <v>992</v>
+      </c>
+      <c r="Q157" t="b">
+        <v>0</v>
+      </c>
+      <c r="R157" t="s">
+        <v>247</v>
+      </c>
+      <c r="S157">
+        <v>50</v>
+      </c>
+      <c r="T157">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20">
+      <c r="A158" t="b">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>20</v>
+      </c>
+      <c r="C158">
+        <v>1</v>
+      </c>
+      <c r="D158">
+        <v>0</v>
+      </c>
+      <c r="E158" t="s">
+        <v>22</v>
+      </c>
+      <c r="F158" t="s">
+        <v>182</v>
+      </c>
+      <c r="G158">
+        <v>1400</v>
+      </c>
+      <c r="H158">
+        <v>0</v>
+      </c>
+      <c r="I158">
+        <v>4001</v>
+      </c>
+      <c r="J158">
+        <v>925</v>
+      </c>
+      <c r="K158">
+        <v>0</v>
+      </c>
+      <c r="L158" t="s">
+        <v>226</v>
+      </c>
+      <c r="M158">
+        <v>625</v>
+      </c>
+      <c r="N158">
+        <v>0</v>
+      </c>
+      <c r="O158" t="b">
+        <v>0</v>
+      </c>
+      <c r="P158">
+        <v>2050</v>
+      </c>
+      <c r="Q158" t="b">
+        <v>0</v>
+      </c>
+      <c r="R158" t="s">
+        <v>247</v>
+      </c>
+      <c r="S158">
+        <v>0</v>
+      </c>
+      <c r="T158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:20">
+      <c r="A159" t="b">
+        <v>1</v>
+      </c>
+      <c r="B159" t="s">
+        <v>20</v>
+      </c>
+      <c r="C159">
+        <v>1</v>
+      </c>
+      <c r="D159">
+        <v>200</v>
+      </c>
+      <c r="E159" t="s">
+        <v>25</v>
+      </c>
+      <c r="F159" t="s">
+        <v>183</v>
+      </c>
+      <c r="G159">
+        <v>925</v>
+      </c>
+      <c r="H159">
+        <v>4</v>
+      </c>
+      <c r="I159">
+        <v>4002</v>
+      </c>
+      <c r="J159">
+        <v>700</v>
+      </c>
+      <c r="K159">
+        <v>3</v>
+      </c>
+      <c r="L159" t="s">
+        <v>237</v>
+      </c>
+      <c r="M159">
+        <v>625</v>
+      </c>
+      <c r="N159">
+        <v>25</v>
+      </c>
+      <c r="O159" t="b">
+        <v>1</v>
+      </c>
+      <c r="P159">
+        <v>1000</v>
+      </c>
+      <c r="Q159" t="b">
+        <v>0</v>
+      </c>
+      <c r="R159" t="s">
+        <v>247</v>
+      </c>
+      <c r="S159">
+        <v>50</v>
+      </c>
+      <c r="T159">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="160" spans="1:20">
+      <c r="A160" t="b">
+        <v>0</v>
+      </c>
+      <c r="B160" t="s">
+        <v>20</v>
+      </c>
+      <c r="C160">
+        <v>1</v>
+      </c>
+      <c r="D160">
+        <v>0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>184</v>
+      </c>
+      <c r="G160">
+        <v>790</v>
+      </c>
+      <c r="H160">
+        <v>0</v>
+      </c>
+      <c r="I160">
+        <v>2639</v>
+      </c>
+      <c r="J160">
+        <v>490</v>
+      </c>
+      <c r="K160">
+        <v>0</v>
+      </c>
+      <c r="L160" t="s">
+        <v>226</v>
+      </c>
+      <c r="M160">
+        <v>660</v>
+      </c>
+      <c r="N160">
+        <v>0</v>
+      </c>
+      <c r="O160" t="b">
+        <v>0</v>
+      </c>
+      <c r="P160">
+        <v>1050</v>
+      </c>
+      <c r="Q160" t="b">
+        <v>0</v>
+      </c>
+      <c r="R160" t="s">
+        <v>248</v>
+      </c>
+      <c r="S160">
+        <v>0</v>
+      </c>
+      <c r="T160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:20">
+      <c r="A161" t="b">
+        <v>0</v>
+      </c>
+      <c r="B161" t="s">
+        <v>20</v>
+      </c>
+      <c r="C161">
+        <v>1</v>
+      </c>
+      <c r="D161">
+        <v>200</v>
+      </c>
+      <c r="F161" t="s">
+        <v>185</v>
+      </c>
+      <c r="G161">
+        <v>1230</v>
+      </c>
+      <c r="H161">
+        <v>0</v>
+      </c>
+      <c r="I161">
+        <v>2638</v>
+      </c>
+      <c r="J161">
+        <v>930</v>
+      </c>
+      <c r="K161">
+        <v>0</v>
+      </c>
+      <c r="L161" t="s">
+        <v>240</v>
+      </c>
+      <c r="M161">
+        <v>1010</v>
+      </c>
+      <c r="N161">
+        <v>25</v>
+      </c>
+      <c r="O161" t="b">
+        <v>0</v>
+      </c>
+      <c r="P161">
+        <v>2251</v>
+      </c>
+      <c r="Q161" t="b">
+        <v>0</v>
+      </c>
+      <c r="R161" t="s">
+        <v>247</v>
+      </c>
+      <c r="S161">
+        <v>100</v>
+      </c>
+      <c r="T161">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="162" spans="1:20">
+      <c r="A162" t="b">
+        <v>0</v>
+      </c>
+      <c r="B162" t="s">
+        <v>20</v>
+      </c>
+      <c r="C162">
+        <v>1</v>
+      </c>
+      <c r="D162">
+        <v>0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>186</v>
+      </c>
+      <c r="G162">
+        <v>1090</v>
+      </c>
+      <c r="H162">
+        <v>0</v>
+      </c>
+      <c r="I162">
+        <v>2655</v>
+      </c>
+      <c r="J162">
+        <v>850</v>
+      </c>
+      <c r="K162">
+        <v>0</v>
+      </c>
+      <c r="L162" t="s">
+        <v>236</v>
+      </c>
+      <c r="M162">
+        <v>790</v>
+      </c>
+      <c r="N162">
+        <v>0</v>
+      </c>
+      <c r="O162" t="b">
+        <v>0</v>
+      </c>
+      <c r="P162">
+        <v>1517</v>
+      </c>
+      <c r="Q162" t="b">
+        <v>0</v>
+      </c>
+      <c r="R162" t="s">
+        <v>247</v>
+      </c>
+      <c r="S162">
+        <v>100</v>
+      </c>
+      <c r="T162">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="163" spans="1:20">
+      <c r="A163" t="b">
+        <v>0</v>
+      </c>
+      <c r="B163" t="s">
+        <v>20</v>
+      </c>
+      <c r="C163">
+        <v>1</v>
+      </c>
+      <c r="D163">
+        <v>200</v>
+      </c>
+      <c r="F163" t="s">
+        <v>187</v>
+      </c>
+      <c r="G163">
+        <v>1080</v>
+      </c>
+      <c r="H163">
+        <v>0</v>
+      </c>
+      <c r="I163">
+        <v>2087</v>
+      </c>
+      <c r="J163">
+        <v>810</v>
+      </c>
+      <c r="K163">
+        <v>0</v>
+      </c>
+      <c r="L163" t="s">
+        <v>231</v>
+      </c>
+      <c r="M163">
+        <v>860</v>
+      </c>
+      <c r="N163">
+        <v>25</v>
+      </c>
+      <c r="O163" t="b">
+        <v>0</v>
+      </c>
+      <c r="P163">
+        <v>1650</v>
+      </c>
+      <c r="Q163" t="b">
+        <v>0</v>
+      </c>
+      <c r="R163" t="s">
+        <v>247</v>
+      </c>
+      <c r="S163">
+        <v>100</v>
+      </c>
+      <c r="T163">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="164" spans="1:20">
+      <c r="A164" t="b">
+        <v>0</v>
+      </c>
+      <c r="B164" t="s">
+        <v>20</v>
+      </c>
+      <c r="C164">
+        <v>1</v>
+      </c>
+      <c r="D164">
+        <v>0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>188</v>
+      </c>
+      <c r="G164">
+        <v>1620</v>
+      </c>
+      <c r="H164">
+        <v>0</v>
+      </c>
+      <c r="I164">
+        <v>2661</v>
+      </c>
+      <c r="J164">
+        <v>800</v>
+      </c>
+      <c r="K164">
+        <v>0</v>
+      </c>
+      <c r="L164" t="s">
+        <v>244</v>
+      </c>
+      <c r="M164">
+        <v>780</v>
+      </c>
+      <c r="N164">
+        <v>0</v>
+      </c>
+      <c r="O164" t="b">
+        <v>0</v>
+      </c>
+      <c r="P164">
+        <v>2120</v>
+      </c>
+      <c r="Q164" t="b">
+        <v>0</v>
+      </c>
+      <c r="R164" t="s">
+        <v>247</v>
+      </c>
+      <c r="S164">
+        <v>100</v>
+      </c>
+      <c r="T164">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="165" spans="1:20">
+      <c r="A165" t="b">
+        <v>0</v>
+      </c>
+      <c r="B165" t="s">
+        <v>20</v>
+      </c>
+      <c r="C165">
+        <v>1</v>
+      </c>
+      <c r="D165">
+        <v>0</v>
+      </c>
+      <c r="F165" t="s">
+        <v>189</v>
+      </c>
+      <c r="G165">
+        <v>1214</v>
+      </c>
+      <c r="H165">
+        <v>0</v>
+      </c>
+      <c r="I165">
+        <v>2849</v>
+      </c>
+      <c r="J165">
+        <v>886</v>
+      </c>
+      <c r="K165">
+        <v>0</v>
+      </c>
+      <c r="L165" t="s">
+        <v>236</v>
+      </c>
+      <c r="M165">
+        <v>922</v>
+      </c>
+      <c r="N165">
+        <v>0</v>
+      </c>
+      <c r="O165" t="b">
+        <v>0</v>
+      </c>
+      <c r="P165">
+        <v>1655</v>
+      </c>
+      <c r="Q165" t="b">
+        <v>0</v>
+      </c>
+      <c r="R165" t="s">
+        <v>247</v>
+      </c>
+      <c r="S165">
+        <v>100</v>
+      </c>
+      <c r="T165">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="166" spans="1:20">
+      <c r="A166" t="b">
+        <v>0</v>
+      </c>
+      <c r="B166" t="s">
+        <v>20</v>
+      </c>
+      <c r="C166">
+        <v>1</v>
+      </c>
+      <c r="D166">
+        <v>0</v>
+      </c>
+      <c r="F166" t="s">
+        <v>190</v>
+      </c>
+      <c r="G166">
+        <v>1430</v>
+      </c>
+      <c r="H166">
+        <v>0</v>
+      </c>
+      <c r="I166">
+        <v>2793</v>
+      </c>
+      <c r="J166">
+        <v>730</v>
+      </c>
+      <c r="K166">
+        <v>0</v>
+      </c>
+      <c r="L166" t="s">
+        <v>226</v>
+      </c>
+      <c r="M166">
+        <v>660</v>
+      </c>
+      <c r="N166">
+        <v>0</v>
+      </c>
+      <c r="O166" t="b">
+        <v>0</v>
+      </c>
+      <c r="P166">
+        <v>1535</v>
+      </c>
+      <c r="Q166" t="b">
+        <v>0</v>
+      </c>
+      <c r="R166" t="s">
+        <v>247</v>
+      </c>
+      <c r="S166">
+        <v>0</v>
+      </c>
+      <c r="T166">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:20">
+      <c r="A167" t="b">
+        <v>0</v>
+      </c>
+      <c r="B167" t="s">
+        <v>20</v>
+      </c>
+      <c r="C167">
+        <v>1</v>
+      </c>
+      <c r="D167">
+        <v>200</v>
+      </c>
+      <c r="F167" t="s">
+        <v>191</v>
+      </c>
+      <c r="G167">
+        <v>1410</v>
+      </c>
+      <c r="H167">
+        <v>0</v>
+      </c>
+      <c r="I167">
+        <v>2532</v>
+      </c>
+      <c r="J167">
+        <v>950</v>
+      </c>
+      <c r="K167">
+        <v>0</v>
+      </c>
+      <c r="L167" t="s">
+        <v>245</v>
+      </c>
+      <c r="M167">
+        <v>390</v>
+      </c>
+      <c r="N167">
+        <v>25</v>
+      </c>
+      <c r="O167" t="b">
+        <v>0</v>
+      </c>
+      <c r="P167">
+        <v>1874</v>
+      </c>
+      <c r="Q167" t="b">
+        <v>0</v>
+      </c>
+      <c r="R167" t="s">
+        <v>247</v>
+      </c>
+      <c r="S167">
+        <v>50</v>
+      </c>
+      <c r="T167">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="168" spans="1:20">
+      <c r="A168" t="b">
+        <v>0</v>
+      </c>
+      <c r="B168" t="s">
+        <v>20</v>
+      </c>
+      <c r="C168">
+        <v>1</v>
+      </c>
+      <c r="D168">
+        <v>0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>192</v>
+      </c>
+      <c r="G168">
+        <v>1280</v>
+      </c>
+      <c r="H168">
+        <v>0</v>
+      </c>
+      <c r="I168">
+        <v>2674</v>
+      </c>
+      <c r="J168">
+        <v>860</v>
+      </c>
+      <c r="K168">
+        <v>0</v>
+      </c>
+      <c r="L168" t="s">
+        <v>226</v>
+      </c>
+      <c r="M168">
+        <v>460</v>
+      </c>
+      <c r="N168">
+        <v>0</v>
+      </c>
+      <c r="O168" t="b">
+        <v>0</v>
+      </c>
+      <c r="P168">
+        <v>1257</v>
+      </c>
+      <c r="Q168" t="b">
+        <v>0</v>
+      </c>
+      <c r="R168" t="s">
+        <v>247</v>
+      </c>
+      <c r="S168">
+        <v>0</v>
+      </c>
+      <c r="T168">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:20">
+      <c r="A169" t="b">
+        <v>1</v>
+      </c>
+      <c r="B169" t="s">
+        <v>20</v>
+      </c>
+      <c r="C169">
+        <v>1</v>
+      </c>
+      <c r="D169">
+        <v>0</v>
+      </c>
+      <c r="E169" t="s">
+        <v>22</v>
+      </c>
+      <c r="F169" t="s">
+        <v>193</v>
+      </c>
+      <c r="G169">
+        <v>1400</v>
+      </c>
+      <c r="H169">
+        <v>0</v>
+      </c>
+      <c r="I169">
+        <v>4003</v>
+      </c>
+      <c r="J169">
+        <v>925</v>
+      </c>
+      <c r="K169">
+        <v>0</v>
+      </c>
+      <c r="L169" t="s">
+        <v>226</v>
+      </c>
+      <c r="M169">
+        <v>625</v>
+      </c>
+      <c r="N169">
+        <v>0</v>
+      </c>
+      <c r="O169" t="b">
+        <v>0</v>
+      </c>
+      <c r="P169">
+        <v>2050</v>
+      </c>
+      <c r="Q169" t="b">
+        <v>0</v>
+      </c>
+      <c r="R169" t="s">
+        <v>247</v>
+      </c>
+      <c r="S169">
+        <v>0</v>
+      </c>
+      <c r="T169">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:20">
+      <c r="A170" t="b">
+        <v>0</v>
+      </c>
+      <c r="B170" t="s">
+        <v>20</v>
+      </c>
+      <c r="C170">
+        <v>1</v>
+      </c>
+      <c r="D170">
+        <v>200</v>
+      </c>
+      <c r="E170" t="s">
+        <v>25</v>
+      </c>
+      <c r="F170" t="s">
+        <v>194</v>
+      </c>
+      <c r="G170">
+        <v>1050</v>
+      </c>
+      <c r="H170">
+        <v>4</v>
+      </c>
+      <c r="I170">
+        <v>4004</v>
+      </c>
+      <c r="J170">
+        <v>800</v>
+      </c>
+      <c r="K170">
+        <v>3</v>
+      </c>
+      <c r="L170" t="s">
+        <v>237</v>
+      </c>
+      <c r="M170">
+        <v>650</v>
+      </c>
+      <c r="N170">
+        <v>25</v>
+      </c>
+      <c r="O170" t="b">
+        <v>1</v>
+      </c>
+      <c r="P170">
+        <v>1380</v>
+      </c>
+      <c r="Q170" t="b">
+        <v>0</v>
+      </c>
+      <c r="R170" t="s">
+        <v>247</v>
+      </c>
+      <c r="S170">
+        <v>50</v>
+      </c>
+      <c r="T170">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="171" spans="1:20">
+      <c r="A171" t="b">
+        <v>0</v>
+      </c>
+      <c r="B171" t="s">
+        <v>20</v>
+      </c>
+      <c r="C171">
+        <v>1</v>
+      </c>
+      <c r="D171">
+        <v>200</v>
+      </c>
+      <c r="E171" t="s">
+        <v>25</v>
+      </c>
+      <c r="F171" t="s">
+        <v>195</v>
+      </c>
+      <c r="G171">
+        <v>925</v>
+      </c>
+      <c r="H171">
+        <v>4</v>
+      </c>
+      <c r="I171">
+        <v>4005</v>
+      </c>
+      <c r="J171">
+        <v>700</v>
+      </c>
+      <c r="K171">
+        <v>3</v>
+      </c>
+      <c r="L171" t="s">
+        <v>237</v>
+      </c>
+      <c r="M171">
+        <v>625</v>
+      </c>
+      <c r="N171">
+        <v>25</v>
+      </c>
+      <c r="O171" t="b">
+        <v>1</v>
+      </c>
+      <c r="P171">
+        <v>1000</v>
+      </c>
+      <c r="Q171" t="b">
+        <v>0</v>
+      </c>
+      <c r="R171" t="s">
+        <v>247</v>
+      </c>
+      <c r="S171">
+        <v>50</v>
+      </c>
+      <c r="T171">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="172" spans="1:20">
+      <c r="A172" t="b">
+        <v>0</v>
+      </c>
+      <c r="B172" t="s">
+        <v>20</v>
+      </c>
+      <c r="C172">
+        <v>1</v>
+      </c>
+      <c r="D172">
+        <v>0</v>
+      </c>
+      <c r="E172" t="s">
+        <v>22</v>
+      </c>
+      <c r="F172" t="s">
+        <v>196</v>
+      </c>
+      <c r="G172">
+        <v>1668</v>
+      </c>
+      <c r="H172">
+        <v>0</v>
+      </c>
+      <c r="I172">
+        <v>4010</v>
+      </c>
+      <c r="J172">
+        <v>1118</v>
+      </c>
+      <c r="K172">
+        <v>0</v>
+      </c>
+      <c r="L172" t="s">
+        <v>226</v>
+      </c>
+      <c r="M172">
+        <v>1056</v>
+      </c>
+      <c r="N172">
+        <v>0</v>
+      </c>
+      <c r="O172" t="b">
+        <v>0</v>
+      </c>
+      <c r="P172">
+        <v>4695</v>
+      </c>
+      <c r="Q172" t="b">
+        <v>0</v>
+      </c>
+      <c r="R172" t="s">
+        <v>247</v>
+      </c>
+      <c r="S172">
+        <v>0</v>
+      </c>
+      <c r="T172">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:20">
+      <c r="A173" t="b">
+        <v>0</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173">
+        <v>1</v>
+      </c>
+      <c r="D173">
+        <v>0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>22</v>
+      </c>
+      <c r="F173" t="s">
+        <v>197</v>
+      </c>
+      <c r="G173">
+        <v>1518</v>
+      </c>
+      <c r="H173">
+        <v>0</v>
+      </c>
+      <c r="I173">
+        <v>4013</v>
+      </c>
+      <c r="J173">
+        <v>1018</v>
+      </c>
+      <c r="K173">
+        <v>0</v>
+      </c>
+      <c r="L173" t="s">
+        <v>226</v>
+      </c>
+      <c r="M173">
+        <v>943</v>
+      </c>
+      <c r="N173">
+        <v>0</v>
+      </c>
+      <c r="O173" t="b">
+        <v>0</v>
+      </c>
+      <c r="P173">
+        <v>3500</v>
+      </c>
+      <c r="Q173" t="b">
+        <v>0</v>
+      </c>
+      <c r="R173" t="s">
+        <v>247</v>
+      </c>
+      <c r="S173">
+        <v>0</v>
+      </c>
+      <c r="T173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:20">
+      <c r="A174" t="b">
+        <v>1</v>
+      </c>
+      <c r="B174" t="s">
+        <v>20</v>
+      </c>
+      <c r="C174">
+        <v>1</v>
+      </c>
+      <c r="D174">
+        <v>0</v>
+      </c>
+      <c r="E174" t="s">
+        <v>22</v>
+      </c>
+      <c r="F174" t="s">
+        <v>198</v>
+      </c>
+      <c r="G174">
+        <v>1325</v>
+      </c>
+      <c r="H174">
+        <v>0</v>
+      </c>
+      <c r="I174">
+        <v>4016</v>
+      </c>
+      <c r="J174">
+        <v>881</v>
+      </c>
+      <c r="K174">
+        <v>0</v>
+      </c>
+      <c r="L174" t="s">
+        <v>226</v>
+      </c>
+      <c r="M174">
+        <v>451</v>
+      </c>
+      <c r="N174">
+        <v>0</v>
+      </c>
+      <c r="O174" t="b">
+        <v>0</v>
+      </c>
+      <c r="P174">
+        <v>1185</v>
+      </c>
+      <c r="Q174" t="b">
+        <v>0</v>
+      </c>
+      <c r="R174" t="s">
+        <v>247</v>
+      </c>
+      <c r="S174">
+        <v>0</v>
+      </c>
+      <c r="T174">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:20">
+      <c r="A175" t="b">
+        <v>0</v>
+      </c>
+      <c r="B175" t="s">
+        <v>20</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+      <c r="D175">
+        <v>0</v>
+      </c>
+      <c r="E175" t="s">
+        <v>22</v>
+      </c>
+      <c r="F175" t="s">
+        <v>199</v>
+      </c>
+      <c r="G175">
+        <v>1500</v>
+      </c>
+      <c r="H175">
+        <v>0</v>
+      </c>
+      <c r="I175">
+        <v>4017</v>
+      </c>
+      <c r="J175">
+        <v>1025</v>
+      </c>
+      <c r="K175">
+        <v>0</v>
+      </c>
+      <c r="L175" t="s">
+        <v>226</v>
+      </c>
+      <c r="M175">
+        <v>1050</v>
+      </c>
+      <c r="N175">
+        <v>0</v>
+      </c>
+      <c r="O175" t="b">
+        <v>0</v>
+      </c>
+      <c r="P175">
+        <v>3389</v>
+      </c>
+      <c r="Q175" t="b">
+        <v>0</v>
+      </c>
+      <c r="R175" t="s">
+        <v>247</v>
+      </c>
+      <c r="S175">
+        <v>0</v>
+      </c>
+      <c r="T175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:20">
+      <c r="A176" t="b">
+        <v>0</v>
+      </c>
+      <c r="B176" t="s">
+        <v>20</v>
+      </c>
+      <c r="C176">
+        <v>1</v>
+      </c>
+      <c r="D176">
+        <v>0</v>
+      </c>
+      <c r="F176" t="s">
+        <v>200</v>
+      </c>
+      <c r="G176">
+        <v>1087</v>
+      </c>
+      <c r="H176">
+        <v>0</v>
+      </c>
+      <c r="I176">
+        <v>4043</v>
+      </c>
+      <c r="J176">
+        <v>837</v>
+      </c>
+      <c r="K176">
+        <v>0</v>
+      </c>
+      <c r="L176" t="s">
+        <v>236</v>
+      </c>
+      <c r="M176">
+        <v>767</v>
+      </c>
+      <c r="N176">
+        <v>0</v>
+      </c>
+      <c r="O176" t="b">
+        <v>0</v>
+      </c>
+      <c r="P176">
+        <v>1487</v>
+      </c>
+      <c r="Q176" t="b">
+        <v>0</v>
+      </c>
+      <c r="R176" t="s">
+        <v>247</v>
+      </c>
+      <c r="S176">
+        <v>100</v>
+      </c>
+      <c r="T176">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="177" spans="1:20">
+      <c r="A177" t="b">
+        <v>0</v>
+      </c>
+      <c r="B177" t="s">
+        <v>20</v>
+      </c>
+      <c r="C177">
+        <v>1</v>
+      </c>
+      <c r="D177">
+        <v>0</v>
+      </c>
+      <c r="E177" t="s">
+        <v>22</v>
+      </c>
+      <c r="F177" t="s">
+        <v>201</v>
+      </c>
+      <c r="G177">
+        <v>1410</v>
+      </c>
+      <c r="H177">
+        <v>0</v>
+      </c>
+      <c r="I177">
+        <v>4045</v>
+      </c>
+      <c r="J177">
+        <v>910</v>
+      </c>
+      <c r="K177">
+        <v>0</v>
+      </c>
+      <c r="L177" t="s">
+        <v>226</v>
+      </c>
+      <c r="M177">
+        <v>430</v>
+      </c>
+      <c r="N177">
+        <v>0</v>
+      </c>
+      <c r="O177" t="b">
+        <v>0</v>
+      </c>
+      <c r="P177">
+        <v>1256</v>
+      </c>
+      <c r="Q177" t="b">
+        <v>0</v>
+      </c>
+      <c r="R177" t="s">
+        <v>247</v>
+      </c>
+      <c r="S177">
+        <v>0</v>
+      </c>
+      <c r="T177">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:20">
+      <c r="A178" t="b">
+        <v>0</v>
+      </c>
+      <c r="B178" t="s">
+        <v>20</v>
+      </c>
+      <c r="C178">
+        <v>1</v>
+      </c>
+      <c r="D178">
+        <v>0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>22</v>
+      </c>
+      <c r="F178" t="s">
+        <v>202</v>
+      </c>
+      <c r="G178">
+        <v>100</v>
+      </c>
+      <c r="H178">
+        <v>0</v>
+      </c>
+      <c r="I178">
+        <v>4047</v>
+      </c>
+      <c r="J178">
+        <v>100</v>
+      </c>
+      <c r="K178">
+        <v>0</v>
+      </c>
+      <c r="L178" t="s">
+        <v>226</v>
+      </c>
+      <c r="M178">
+        <v>100</v>
+      </c>
+      <c r="N178">
+        <v>0</v>
+      </c>
+      <c r="O178" t="b">
+        <v>0</v>
+      </c>
+      <c r="P178">
+        <v>155146</v>
+      </c>
+      <c r="Q178" t="b">
+        <v>0</v>
+      </c>
+      <c r="R178" t="s">
+        <v>248</v>
+      </c>
+      <c r="S178">
+        <v>0</v>
+      </c>
+      <c r="T178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:20">
+      <c r="A179" t="b">
+        <v>0</v>
+      </c>
+      <c r="B179" t="s">
+        <v>20</v>
+      </c>
+      <c r="C179">
+        <v>1</v>
+      </c>
+      <c r="D179">
+        <v>200</v>
+      </c>
+      <c r="E179" t="s">
+        <v>24</v>
+      </c>
+      <c r="F179" t="s">
+        <v>203</v>
+      </c>
+      <c r="G179">
+        <v>1775</v>
+      </c>
+      <c r="H179">
+        <v>6</v>
+      </c>
+      <c r="I179">
+        <v>4052</v>
+      </c>
+      <c r="J179">
+        <v>1187</v>
+      </c>
+      <c r="K179">
+        <v>4</v>
+      </c>
+      <c r="L179" t="s">
+        <v>233</v>
+      </c>
+      <c r="M179">
+        <v>737</v>
+      </c>
+      <c r="N179">
+        <v>25</v>
+      </c>
+      <c r="O179" t="b">
+        <v>1</v>
+      </c>
+      <c r="P179">
+        <v>3520</v>
+      </c>
+      <c r="Q179" t="b">
+        <v>1</v>
+      </c>
+      <c r="R179" t="s">
+        <v>247</v>
+      </c>
+      <c r="S179">
+        <v>100</v>
+      </c>
+      <c r="T179">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="180" spans="1:20">
+      <c r="A180" t="b">
+        <v>0</v>
+      </c>
+      <c r="B180" t="s">
+        <v>20</v>
+      </c>
+      <c r="C180">
+        <v>1</v>
+      </c>
+      <c r="D180">
+        <v>200</v>
+      </c>
+      <c r="E180" t="s">
+        <v>24</v>
+      </c>
+      <c r="F180" t="s">
+        <v>204</v>
+      </c>
+      <c r="G180">
+        <v>988</v>
+      </c>
+      <c r="H180">
+        <v>4</v>
+      </c>
+      <c r="I180">
+        <v>4057</v>
+      </c>
+      <c r="J180">
+        <v>736</v>
+      </c>
+      <c r="K180">
+        <v>3</v>
+      </c>
+      <c r="L180" t="s">
+        <v>231</v>
+      </c>
+      <c r="M180">
+        <v>931</v>
+      </c>
+      <c r="N180">
+        <v>25</v>
+      </c>
+      <c r="O180" t="b">
+        <v>1</v>
+      </c>
+      <c r="P180">
+        <v>1400</v>
+      </c>
+      <c r="Q180" t="b">
+        <v>1</v>
+      </c>
+      <c r="R180" t="s">
+        <v>247</v>
+      </c>
+      <c r="S180">
+        <v>100</v>
+      </c>
+      <c r="T180">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="181" spans="1:20">
+      <c r="A181" t="b">
+        <v>0</v>
+      </c>
+      <c r="B181" t="s">
+        <v>20</v>
+      </c>
+      <c r="C181">
+        <v>1</v>
+      </c>
+      <c r="D181">
+        <v>0</v>
+      </c>
+      <c r="E181" t="s">
+        <v>22</v>
+      </c>
+      <c r="F181" t="s">
+        <v>205</v>
+      </c>
+      <c r="G181">
+        <v>100</v>
+      </c>
+      <c r="H181">
+        <v>0</v>
+      </c>
+      <c r="I181">
+        <v>4058</v>
+      </c>
+      <c r="J181">
+        <v>100</v>
+      </c>
+      <c r="K181">
+        <v>0</v>
+      </c>
+      <c r="L181" t="s">
+        <v>226</v>
+      </c>
+      <c r="M181">
+        <v>100</v>
+      </c>
+      <c r="N181">
+        <v>0</v>
+      </c>
+      <c r="O181" t="b">
+        <v>0</v>
+      </c>
+      <c r="P181">
+        <v>164529</v>
+      </c>
+      <c r="Q181" t="b">
+        <v>0</v>
+      </c>
+      <c r="R181" t="s">
+        <v>248</v>
+      </c>
+      <c r="S181">
+        <v>0</v>
+      </c>
+      <c r="T181">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:20">
+      <c r="A182" t="b">
+        <v>0</v>
+      </c>
+      <c r="B182" t="s">
+        <v>20</v>
+      </c>
+      <c r="C182">
+        <v>1</v>
+      </c>
+      <c r="D182">
+        <v>200</v>
+      </c>
+      <c r="F182" t="s">
+        <v>206</v>
+      </c>
+      <c r="G182">
+        <v>1080</v>
+      </c>
+      <c r="H182">
+        <v>0</v>
+      </c>
+      <c r="I182">
+        <v>4059</v>
+      </c>
+      <c r="J182">
+        <v>800</v>
+      </c>
+      <c r="K182">
+        <v>0</v>
+      </c>
+      <c r="L182" t="s">
+        <v>231</v>
+      </c>
+      <c r="M182">
+        <v>760</v>
+      </c>
+      <c r="N182">
+        <v>25</v>
+      </c>
+      <c r="O182" t="b">
+        <v>0</v>
+      </c>
+      <c r="P182">
+        <v>1278</v>
+      </c>
+      <c r="Q182" t="b">
+        <v>0</v>
+      </c>
+      <c r="R182" t="s">
+        <v>247</v>
+      </c>
+      <c r="S182">
+        <v>100</v>
+      </c>
+      <c r="T182">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="183" spans="1:20">
+      <c r="A183" t="b">
+        <v>0</v>
+      </c>
+      <c r="B183" t="s">
+        <v>20</v>
+      </c>
+      <c r="C183">
+        <v>1</v>
+      </c>
+      <c r="D183">
+        <v>0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>22</v>
+      </c>
+      <c r="F183" t="s">
+        <v>207</v>
+      </c>
+      <c r="G183">
+        <v>1575</v>
+      </c>
+      <c r="H183">
+        <v>0</v>
+      </c>
+      <c r="I183">
+        <v>4063</v>
+      </c>
+      <c r="J183">
+        <v>1050</v>
+      </c>
+      <c r="K183">
+        <v>0</v>
+      </c>
+      <c r="L183" t="s">
+        <v>226</v>
+      </c>
+      <c r="M183">
+        <v>625</v>
+      </c>
+      <c r="N183">
+        <v>0</v>
+      </c>
+      <c r="O183" t="b">
+        <v>0</v>
+      </c>
+      <c r="P183">
+        <v>2800</v>
+      </c>
+      <c r="Q183" t="b">
+        <v>0</v>
+      </c>
+      <c r="R183" t="s">
+        <v>247</v>
+      </c>
+      <c r="S183">
+        <v>0</v>
+      </c>
+      <c r="T183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:20">
+      <c r="A184" t="b">
+        <v>0</v>
+      </c>
+      <c r="B184" t="s">
+        <v>20</v>
+      </c>
+      <c r="C184">
+        <v>1</v>
+      </c>
+      <c r="D184">
+        <v>200</v>
+      </c>
+      <c r="E184" t="s">
+        <v>24</v>
+      </c>
+      <c r="F184" t="s">
+        <v>208</v>
+      </c>
+      <c r="G184">
+        <v>1019</v>
+      </c>
+      <c r="H184">
+        <v>4</v>
+      </c>
+      <c r="I184">
+        <v>4064</v>
+      </c>
+      <c r="J184">
+        <v>810</v>
+      </c>
+      <c r="K184">
+        <v>3</v>
+      </c>
+      <c r="L184" t="s">
+        <v>231</v>
+      </c>
+      <c r="M184">
+        <v>780</v>
+      </c>
+      <c r="N184">
+        <v>25</v>
+      </c>
+      <c r="O184" t="b">
+        <v>1</v>
+      </c>
+      <c r="P184">
+        <v>1049</v>
+      </c>
+      <c r="Q184" t="b">
+        <v>1</v>
+      </c>
+      <c r="R184" t="s">
+        <v>247</v>
+      </c>
+      <c r="S184">
+        <v>100</v>
+      </c>
+      <c r="T184">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="185" spans="1:20">
+      <c r="A185" t="b">
+        <v>0</v>
+      </c>
+      <c r="B185" t="s">
+        <v>20</v>
+      </c>
+      <c r="C185">
+        <v>1</v>
+      </c>
+      <c r="D185">
+        <v>200</v>
+      </c>
+      <c r="E185" t="s">
+        <v>24</v>
+      </c>
+      <c r="F185" t="s">
+        <v>209</v>
+      </c>
+      <c r="G185">
+        <v>1174</v>
+      </c>
+      <c r="H185">
+        <v>6</v>
+      </c>
+      <c r="I185">
+        <v>4100</v>
+      </c>
+      <c r="J185">
+        <v>843</v>
+      </c>
+      <c r="K185">
+        <v>4</v>
+      </c>
+      <c r="L185" t="s">
+        <v>233</v>
+      </c>
+      <c r="M185">
+        <v>730</v>
+      </c>
+      <c r="N185">
+        <v>25</v>
+      </c>
+      <c r="O185" t="b">
+        <v>1</v>
+      </c>
+      <c r="P185">
+        <v>1989</v>
+      </c>
+      <c r="Q185" t="b">
+        <v>1</v>
+      </c>
+      <c r="R185" t="s">
+        <v>247</v>
+      </c>
+      <c r="S185">
+        <v>100</v>
+      </c>
+      <c r="T185">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="186" spans="1:20">
+      <c r="A186" t="b">
+        <v>0</v>
+      </c>
+      <c r="B186" t="s">
+        <v>20</v>
+      </c>
+      <c r="C186">
+        <v>1</v>
+      </c>
+      <c r="D186">
+        <v>200</v>
+      </c>
+      <c r="E186" t="s">
+        <v>25</v>
+      </c>
+      <c r="F186" t="s">
+        <v>210</v>
+      </c>
+      <c r="G186">
+        <v>1620</v>
+      </c>
+      <c r="H186">
+        <v>6</v>
+      </c>
+      <c r="I186">
+        <v>4108</v>
+      </c>
+      <c r="J186">
+        <v>1060</v>
+      </c>
+      <c r="K186">
+        <v>4</v>
+      </c>
+      <c r="L186" t="s">
+        <v>245</v>
+      </c>
+      <c r="M186">
+        <v>500</v>
+      </c>
+      <c r="N186">
+        <v>25</v>
+      </c>
+      <c r="O186" t="b">
+        <v>1</v>
+      </c>
+      <c r="P186">
+        <v>1960</v>
+      </c>
+      <c r="Q186" t="b">
+        <v>0</v>
+      </c>
+      <c r="R186" t="s">
+        <v>247</v>
+      </c>
+      <c r="S186">
+        <v>50</v>
+      </c>
+      <c r="T186">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="187" spans="1:20">
+      <c r="A187" t="b">
+        <v>0</v>
+      </c>
+      <c r="B187" t="s">
+        <v>20</v>
+      </c>
+      <c r="C187">
+        <v>1</v>
+      </c>
+      <c r="D187">
+        <v>200</v>
+      </c>
+      <c r="E187" t="s">
+        <v>24</v>
+      </c>
+      <c r="F187" t="s">
+        <v>211</v>
+      </c>
+      <c r="G187">
+        <v>988</v>
+      </c>
+      <c r="H187">
+        <v>4</v>
+      </c>
+      <c r="I187">
+        <v>4116</v>
+      </c>
+      <c r="J187">
+        <v>731</v>
+      </c>
+      <c r="K187">
+        <v>3</v>
+      </c>
+      <c r="L187" t="s">
+        <v>231</v>
+      </c>
+      <c r="M187">
+        <v>931</v>
+      </c>
+      <c r="N187">
+        <v>25</v>
+      </c>
+      <c r="O187" t="b">
+        <v>1</v>
+      </c>
+      <c r="P187">
+        <v>1290</v>
+      </c>
+      <c r="Q187" t="b">
+        <v>1</v>
+      </c>
+      <c r="R187" t="s">
+        <v>247</v>
+      </c>
+      <c r="S187">
+        <v>100</v>
+      </c>
+      <c r="T187">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="188" spans="1:20">
+      <c r="A188" t="b">
+        <v>0</v>
+      </c>
+      <c r="B188" t="s">
+        <v>20</v>
+      </c>
+      <c r="C188">
+        <v>1</v>
+      </c>
+      <c r="D188">
+        <v>200</v>
+      </c>
+      <c r="E188" t="s">
+        <v>24</v>
+      </c>
+      <c r="F188" t="s">
+        <v>212</v>
+      </c>
+      <c r="G188">
         <v>819</v>
       </c>
-      <c r="Q83">
+      <c r="H188">
         <v>4</v>
       </c>
-      <c r="R83">
-[...5 lines deleted...]
-      <c r="T83">
+      <c r="I188">
+        <v>4122</v>
+      </c>
+      <c r="J188">
+        <v>719</v>
+      </c>
+      <c r="K188">
         <v>3</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C84">
+      <c r="L188" t="s">
+        <v>231</v>
+      </c>
+      <c r="M188">
+        <v>720</v>
+      </c>
+      <c r="N188">
         <v>25</v>
       </c>
-      <c r="D84" t="b">
-[...26 lines deleted...]
-      <c r="M84">
+      <c r="O188" t="b">
+        <v>1</v>
+      </c>
+      <c r="P188">
+        <v>971</v>
+      </c>
+      <c r="Q188" t="b">
+        <v>1</v>
+      </c>
+      <c r="R188" t="s">
+        <v>247</v>
+      </c>
+      <c r="S188">
+        <v>100</v>
+      </c>
+      <c r="T188">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="189" spans="1:20">
+      <c r="A189" t="b">
+        <v>0</v>
+      </c>
+      <c r="B189" t="s">
+        <v>20</v>
+      </c>
+      <c r="C189">
+        <v>1</v>
+      </c>
+      <c r="D189">
         <v>200</v>
       </c>
-      <c r="N84" t="s">
-[...8 lines deleted...]
-      <c r="Q84">
+      <c r="E189" t="s">
+        <v>24</v>
+      </c>
+      <c r="F189" t="s">
+        <v>213</v>
+      </c>
+      <c r="G189">
+        <v>1550</v>
+      </c>
+      <c r="H189">
         <v>6</v>
       </c>
-      <c r="R84">
-[...5 lines deleted...]
-      <c r="T84">
+      <c r="I189">
+        <v>4130</v>
+      </c>
+      <c r="J189">
+        <v>1050</v>
+      </c>
+      <c r="K189">
         <v>4</v>
       </c>
-    </row>
-[...125 lines deleted...]
-      <c r="A87" t="s">
+      <c r="L189" t="s">
+        <v>233</v>
+      </c>
+      <c r="M189">
+        <v>687</v>
+      </c>
+      <c r="N189">
         <v>25</v>
       </c>
-      <c r="B87">
+      <c r="O189" t="b">
+        <v>1</v>
+      </c>
+      <c r="P189">
+        <v>2120</v>
+      </c>
+      <c r="Q189" t="b">
+        <v>1</v>
+      </c>
+      <c r="R189" t="s">
+        <v>247</v>
+      </c>
+      <c r="S189">
+        <v>100</v>
+      </c>
+      <c r="T189">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="190" spans="1:20">
+      <c r="A190" t="b">
+        <v>0</v>
+      </c>
+      <c r="B190" t="s">
+        <v>20</v>
+      </c>
+      <c r="C190">
+        <v>1</v>
+      </c>
+      <c r="D190">
+        <v>0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>22</v>
+      </c>
+      <c r="F190" t="s">
+        <v>214</v>
+      </c>
+      <c r="G190">
+        <v>1556</v>
+      </c>
+      <c r="H190">
+        <v>0</v>
+      </c>
+      <c r="I190">
+        <v>4142</v>
+      </c>
+      <c r="J190">
+        <v>484</v>
+      </c>
+      <c r="K190">
+        <v>0</v>
+      </c>
+      <c r="L190" t="s">
+        <v>226</v>
+      </c>
+      <c r="M190">
+        <v>775</v>
+      </c>
+      <c r="N190">
+        <v>0</v>
+      </c>
+      <c r="O190" t="b">
+        <v>0</v>
+      </c>
+      <c r="P190">
+        <v>2988</v>
+      </c>
+      <c r="Q190" t="b">
+        <v>0</v>
+      </c>
+      <c r="R190" t="s">
+        <v>248</v>
+      </c>
+      <c r="S190">
+        <v>0</v>
+      </c>
+      <c r="T190">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:20">
+      <c r="A191" t="b">
+        <v>0</v>
+      </c>
+      <c r="B191" t="s">
+        <v>20</v>
+      </c>
+      <c r="C191">
+        <v>1</v>
+      </c>
+      <c r="D191">
+        <v>0</v>
+      </c>
+      <c r="E191" t="s">
+        <v>22</v>
+      </c>
+      <c r="F191" t="s">
+        <v>215</v>
+      </c>
+      <c r="G191">
+        <v>1075</v>
+      </c>
+      <c r="H191">
+        <v>0</v>
+      </c>
+      <c r="I191">
+        <v>4145</v>
+      </c>
+      <c r="J191">
+        <v>800</v>
+      </c>
+      <c r="K191">
+        <v>0</v>
+      </c>
+      <c r="L191" t="s">
+        <v>226</v>
+      </c>
+      <c r="M191">
+        <v>490</v>
+      </c>
+      <c r="N191">
+        <v>0</v>
+      </c>
+      <c r="O191" t="b">
+        <v>0</v>
+      </c>
+      <c r="P191">
+        <v>982</v>
+      </c>
+      <c r="Q191" t="b">
+        <v>0</v>
+      </c>
+      <c r="R191" t="s">
+        <v>247</v>
+      </c>
+      <c r="S191">
+        <v>0</v>
+      </c>
+      <c r="T191">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:20">
+      <c r="A192" t="b">
+        <v>0</v>
+      </c>
+      <c r="B192" t="s">
+        <v>20</v>
+      </c>
+      <c r="C192">
+        <v>1</v>
+      </c>
+      <c r="D192">
+        <v>0</v>
+      </c>
+      <c r="E192" t="s">
+        <v>22</v>
+      </c>
+      <c r="F192" t="s">
+        <v>216</v>
+      </c>
+      <c r="G192">
+        <v>1612</v>
+      </c>
+      <c r="H192">
+        <v>0</v>
+      </c>
+      <c r="I192">
+        <v>4146</v>
+      </c>
+      <c r="J192">
+        <v>1075</v>
+      </c>
+      <c r="K192">
+        <v>0</v>
+      </c>
+      <c r="L192" t="s">
+        <v>226</v>
+      </c>
+      <c r="M192">
+        <v>490</v>
+      </c>
+      <c r="N192">
+        <v>0</v>
+      </c>
+      <c r="O192" t="b">
+        <v>0</v>
+      </c>
+      <c r="P192">
+        <v>2260</v>
+      </c>
+      <c r="Q192" t="b">
+        <v>0</v>
+      </c>
+      <c r="R192" t="s">
+        <v>247</v>
+      </c>
+      <c r="S192">
+        <v>0</v>
+      </c>
+      <c r="T192">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:20">
+      <c r="A193" t="b">
+        <v>0</v>
+      </c>
+      <c r="B193" t="s">
+        <v>20</v>
+      </c>
+      <c r="C193">
+        <v>1</v>
+      </c>
+      <c r="D193">
+        <v>0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>22</v>
+      </c>
+      <c r="F193" t="s">
+        <v>217</v>
+      </c>
+      <c r="G193">
+        <v>1450</v>
+      </c>
+      <c r="H193">
+        <v>0</v>
+      </c>
+      <c r="I193">
+        <v>4147</v>
+      </c>
+      <c r="J193">
+        <v>950</v>
+      </c>
+      <c r="K193">
+        <v>0</v>
+      </c>
+      <c r="L193" t="s">
+        <v>226</v>
+      </c>
+      <c r="M193">
+        <v>430</v>
+      </c>
+      <c r="N193">
+        <v>0</v>
+      </c>
+      <c r="O193" t="b">
+        <v>0</v>
+      </c>
+      <c r="P193">
+        <v>1263</v>
+      </c>
+      <c r="Q193" t="b">
+        <v>0</v>
+      </c>
+      <c r="R193" t="s">
+        <v>247</v>
+      </c>
+      <c r="S193">
+        <v>0</v>
+      </c>
+      <c r="T193">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:20">
+      <c r="A194" t="b">
+        <v>0</v>
+      </c>
+      <c r="B194" t="s">
+        <v>20</v>
+      </c>
+      <c r="C194">
+        <v>1</v>
+      </c>
+      <c r="D194">
+        <v>200</v>
+      </c>
+      <c r="E194" t="s">
+        <v>25</v>
+      </c>
+      <c r="F194" t="s">
+        <v>218</v>
+      </c>
+      <c r="G194">
+        <v>1075</v>
+      </c>
+      <c r="H194">
+        <v>4</v>
+      </c>
+      <c r="I194">
+        <v>4148</v>
+      </c>
+      <c r="J194">
+        <v>800</v>
+      </c>
+      <c r="K194">
+        <v>3</v>
+      </c>
+      <c r="L194" t="s">
+        <v>237</v>
+      </c>
+      <c r="M194">
+        <v>490</v>
+      </c>
+      <c r="N194">
+        <v>25</v>
+      </c>
+      <c r="O194" t="b">
+        <v>1</v>
+      </c>
+      <c r="P194">
+        <v>982</v>
+      </c>
+      <c r="Q194" t="b">
+        <v>0</v>
+      </c>
+      <c r="R194" t="s">
+        <v>247</v>
+      </c>
+      <c r="S194">
+        <v>50</v>
+      </c>
+      <c r="T194">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="195" spans="1:20">
+      <c r="A195" t="b">
+        <v>0</v>
+      </c>
+      <c r="B195" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195">
+        <v>1</v>
+      </c>
+      <c r="D195">
+        <v>0</v>
+      </c>
+      <c r="E195" t="s">
+        <v>22</v>
+      </c>
+      <c r="F195" t="s">
+        <v>219</v>
+      </c>
+      <c r="G195">
+        <v>1588</v>
+      </c>
+      <c r="H195">
+        <v>0</v>
+      </c>
+      <c r="I195">
+        <v>4150</v>
+      </c>
+      <c r="J195">
+        <v>1075</v>
+      </c>
+      <c r="K195">
+        <v>0</v>
+      </c>
+      <c r="L195" t="s">
+        <v>226</v>
+      </c>
+      <c r="M195">
+        <v>490</v>
+      </c>
+      <c r="N195">
+        <v>0</v>
+      </c>
+      <c r="O195" t="b">
+        <v>0</v>
+      </c>
+      <c r="P195">
+        <v>2030</v>
+      </c>
+      <c r="Q195" t="b">
+        <v>0</v>
+      </c>
+      <c r="R195" t="s">
+        <v>247</v>
+      </c>
+      <c r="S195">
+        <v>0</v>
+      </c>
+      <c r="T195">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:20">
+      <c r="A196" t="b">
+        <v>0</v>
+      </c>
+      <c r="B196" t="s">
+        <v>20</v>
+      </c>
+      <c r="C196">
+        <v>1</v>
+      </c>
+      <c r="D196">
+        <v>0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>22</v>
+      </c>
+      <c r="F196" t="s">
+        <v>220</v>
+      </c>
+      <c r="G196">
+        <v>1450</v>
+      </c>
+      <c r="H196">
+        <v>0</v>
+      </c>
+      <c r="I196">
+        <v>4152</v>
+      </c>
+      <c r="J196">
+        <v>950</v>
+      </c>
+      <c r="K196">
+        <v>0</v>
+      </c>
+      <c r="L196" t="s">
+        <v>226</v>
+      </c>
+      <c r="M196">
+        <v>430</v>
+      </c>
+      <c r="N196">
+        <v>0</v>
+      </c>
+      <c r="O196" t="b">
+        <v>0</v>
+      </c>
+      <c r="P196">
+        <v>2000</v>
+      </c>
+      <c r="Q196" t="b">
+        <v>0</v>
+      </c>
+      <c r="R196" t="s">
+        <v>247</v>
+      </c>
+      <c r="S196">
+        <v>0</v>
+      </c>
+      <c r="T196">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:20">
+      <c r="A197" t="b">
+        <v>0</v>
+      </c>
+      <c r="B197" t="s">
+        <v>20</v>
+      </c>
+      <c r="C197">
+        <v>1</v>
+      </c>
+      <c r="D197">
+        <v>0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>22</v>
+      </c>
+      <c r="F197" t="s">
+        <v>221</v>
+      </c>
+      <c r="G197">
+        <v>1400</v>
+      </c>
+      <c r="H197">
+        <v>0</v>
+      </c>
+      <c r="I197">
+        <v>4181</v>
+      </c>
+      <c r="J197">
+        <v>931</v>
+      </c>
+      <c r="K197">
+        <v>0</v>
+      </c>
+      <c r="L197" t="s">
+        <v>226</v>
+      </c>
+      <c r="M197">
+        <v>625</v>
+      </c>
+      <c r="N197">
+        <v>0</v>
+      </c>
+      <c r="O197" t="b">
+        <v>0</v>
+      </c>
+      <c r="P197">
+        <v>2100</v>
+      </c>
+      <c r="Q197" t="b">
+        <v>0</v>
+      </c>
+      <c r="R197" t="s">
+        <v>247</v>
+      </c>
+      <c r="S197">
+        <v>0</v>
+      </c>
+      <c r="T197">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20">
+      <c r="A198" t="b">
+        <v>0</v>
+      </c>
+      <c r="B198" t="s">
+        <v>20</v>
+      </c>
+      <c r="C198">
+        <v>1</v>
+      </c>
+      <c r="D198">
+        <v>0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>22</v>
+      </c>
+      <c r="F198" t="s">
+        <v>222</v>
+      </c>
+      <c r="G198">
+        <v>1425</v>
+      </c>
+      <c r="H198">
+        <v>0</v>
+      </c>
+      <c r="I198">
+        <v>4191</v>
+      </c>
+      <c r="J198">
+        <v>950</v>
+      </c>
+      <c r="K198">
+        <v>0</v>
+      </c>
+      <c r="L198" t="s">
+        <v>226</v>
+      </c>
+      <c r="M198">
+        <v>460</v>
+      </c>
+      <c r="N198">
+        <v>0</v>
+      </c>
+      <c r="O198" t="b">
+        <v>0</v>
+      </c>
+      <c r="P198">
+        <v>1488</v>
+      </c>
+      <c r="Q198" t="b">
+        <v>0</v>
+      </c>
+      <c r="R198" t="s">
+        <v>247</v>
+      </c>
+      <c r="S198">
+        <v>0</v>
+      </c>
+      <c r="T198">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:20">
+      <c r="A199" t="b">
+        <v>0</v>
+      </c>
+      <c r="B199" t="s">
+        <v>20</v>
+      </c>
+      <c r="C199">
+        <v>1</v>
+      </c>
+      <c r="D199">
+        <v>200</v>
+      </c>
+      <c r="F199" t="s">
+        <v>223</v>
+      </c>
+      <c r="G199">
+        <v>910</v>
+      </c>
+      <c r="H199">
+        <v>0</v>
+      </c>
+      <c r="I199">
+        <v>2153</v>
+      </c>
+      <c r="J199">
+        <v>400</v>
+      </c>
+      <c r="K199">
+        <v>0</v>
+      </c>
+      <c r="L199" t="s">
+        <v>246</v>
+      </c>
+      <c r="M199">
+        <v>360</v>
+      </c>
+      <c r="N199">
+        <v>25</v>
+      </c>
+      <c r="O199" t="b">
+        <v>0</v>
+      </c>
+      <c r="P199">
+        <v>648</v>
+      </c>
+      <c r="Q199" t="b">
+        <v>0</v>
+      </c>
+      <c r="R199" t="s">
+        <v>248</v>
+      </c>
+      <c r="S199">
+        <v>100</v>
+      </c>
+      <c r="T199">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20">
+      <c r="A200" t="b">
+        <v>0</v>
+      </c>
+      <c r="B200" t="s">
+        <v>20</v>
+      </c>
+      <c r="C200">
+        <v>1</v>
+      </c>
+      <c r="D200">
+        <v>200</v>
+      </c>
+      <c r="F200" t="s">
+        <v>224</v>
+      </c>
+      <c r="G200">
+        <v>930</v>
+      </c>
+      <c r="H200">
+        <v>0</v>
+      </c>
+      <c r="I200">
+        <v>1956</v>
+      </c>
+      <c r="J200">
+        <v>470</v>
+      </c>
+      <c r="K200">
+        <v>0</v>
+      </c>
+      <c r="L200" t="s">
+        <v>229</v>
+      </c>
+      <c r="M200">
+        <v>700</v>
+      </c>
+      <c r="N200">
+        <v>25</v>
+      </c>
+      <c r="O200" t="b">
+        <v>0</v>
+      </c>
+      <c r="P200">
         <v>900</v>
       </c>
-      <c r="C87">
-[...422 lines deleted...]
-      <c r="T93">
+      <c r="Q200" t="b">
+        <v>0</v>
+      </c>
+      <c r="R200" t="s">
+        <v>248</v>
+      </c>
+      <c r="S200">
+        <v>100</v>
+      </c>
+      <c r="T200">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20">
+      <c r="A201" t="b">
+        <v>0</v>
+      </c>
+      <c r="B201" t="s">
+        <v>20</v>
+      </c>
+      <c r="C201">
         <v>2</v>
       </c>
-    </row>
-[...438 lines deleted...]
-      <c r="B101">
+      <c r="D201">
+        <v>0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>225</v>
+      </c>
+      <c r="G201">
+        <v>1320</v>
+      </c>
+      <c r="H201">
+        <v>0</v>
+      </c>
+      <c r="I201">
+        <v>679</v>
+      </c>
+      <c r="J201">
+        <v>795</v>
+      </c>
+      <c r="K201">
+        <v>0</v>
+      </c>
+      <c r="L201" t="s">
+        <v>226</v>
+      </c>
+      <c r="M201">
         <v>490</v>
       </c>
-      <c r="C101">
-[...2981 lines deleted...]
-      <c r="E149">
+      <c r="N201">
+        <v>0</v>
+      </c>
+      <c r="O201" t="b">
+        <v>0</v>
+      </c>
+      <c r="P201">
         <v>2700</v>
       </c>
-      <c r="F149" t="b">
-[...2335 lines deleted...]
-      <c r="T186">
+      <c r="Q201" t="b">
+        <v>0</v>
+      </c>
+      <c r="R201" t="s">
+        <v>247</v>
+      </c>
+      <c r="S201">
+        <v>0</v>
+      </c>
+      <c r="T201">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">