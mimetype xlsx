--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -10,233 +10,233 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Layer SKU Master" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="65">
   <si>
     <t>high_speed_id</t>
   </si>
   <si>
     <t>article_id</t>
   </si>
   <si>
     <t>article_name</t>
   </si>
   <si>
     <t>package_id</t>
   </si>
   <si>
     <t>package_name</t>
   </si>
   <si>
     <t>pattern_id</t>
   </si>
   <si>
     <t>pattern_name</t>
   </si>
   <si>
     <t>pickzone_id_from</t>
   </si>
   <si>
     <t>pickzone_id_to</t>
   </si>
   <si>
+    <t>20OZ PL 1/24S PEPSI</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S MDEW</t>
+  </si>
+  <si>
+    <t>2L PL 1/8S PEPSI</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1CB PEPSI</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1CB MDEW</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S AQUA WTR</t>
+  </si>
+  <si>
     <t>12OZ CN 12/2 FM PEPSI</t>
   </si>
   <si>
+    <t>12OZ CN 12/2 FM MDEW</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM DT MDEW</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI WCHE</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM MUG RT BR</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM BRSK SWL</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM SCHW G ALE</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S PEPSI</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM MAN SOL APL</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI ZR SGR</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1CB PEPSI ZRO SGR</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI RL SGR</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CRSH GRP</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CRSH ORG</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CRSH STW</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CRSH ORG ZR SGR</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 GAT FT PNCH</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 GAT LL</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 GAT BLU</t>
+  </si>
+  <si>
+    <t>12OZ PL 18/1 GAT AS LL/ORG/FP</t>
+  </si>
+  <si>
+    <t>12OZ PL 12/2 GAT CL BLU</t>
+  </si>
+  <si>
+    <t>12OZ PL 12/2 GATORADE FRUIT PU</t>
+  </si>
+  <si>
+    <t>12OZ PL 12/2 GAT LL</t>
+  </si>
+  <si>
+    <t>12OZ PL 18/1 GAT AS BRY STW GR</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM MDEW BJA BLST</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI ZR SGR WCHE</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CF DT PEPSI ORIG</t>
+  </si>
+  <si>
     <t>12OZ CN 12/2 FM DT PEPSI ORIG</t>
   </si>
   <si>
-    <t>20OZ PL 1/24S AQUA WTR</t>
-[...16 lines deleted...]
-  <si>
     <t>20OZ PL 1/24S DT PEPSI ORIG</t>
   </si>
   <si>
-    <t>12OZ CN 12/2 FM PEPSI ZR SGR</t>
-[...5 lines deleted...]
-    <t>12OZ CN 12/2 FM PEPSI WCHE</t>
+    <t>16.9OZ PL PK 6/4S DT PEPSI ORIG</t>
   </si>
   <si>
     <t>12OZ CN 24/1CB DT PEPSI ORIG</t>
   </si>
   <si>
-    <t>12OZ CN 12/2 FM DT MDEW</t>
-[...17 lines deleted...]
-    <t>12OZ PL 18/1 GAT AS LL/ORG/FP</t>
+    <t>12OZ CN 12/2 FM MDEW ZRO</t>
   </si>
   <si>
     <t>12OZ PL 18/1 GAT ZRO GLCR</t>
   </si>
   <si>
-    <t>12OZ PL 18/1 GAT AS BRY STW GR</t>
-[...16 lines deleted...]
-  <si>
     <t>12OZ CN 12/2 FM STRRY</t>
   </si>
   <si>
-    <t>12OZ CN 12/2 FM PEPSI ZR SGR WCHE</t>
-[...32 lines deleted...]
-    <t>12OZ CN 12/2 FM CRSH STW</t>
+    <t>20OZ PL 1/24 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>2 LITER PL 1/8 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 CUBE (24PACK)</t>
   </si>
   <si>
     <t>12OZ CN 12/2 FM (12PACK)</t>
   </si>
   <si>
-    <t>20OZ PL 1/24 SHELL (LOOSE)</t>
-[...7 lines deleted...]
-  <si>
     <t>16.9OZ PL PK 6/4S (6PK SHELL)</t>
   </si>
   <si>
     <t>28OZ PL 1/15 (LOOSE)</t>
   </si>
   <si>
     <t>12OZ PL 18/1 (18PACK)</t>
   </si>
   <si>
     <t>12OZ PL 12/2 (12PACK)</t>
   </si>
   <si>
+    <t>735#8-0_large</t>
+  </si>
+  <si>
+    <t>455#10-0_large</t>
+  </si>
+  <si>
+    <t>843#20-1_large</t>
+  </si>
+  <si>
     <t>1128#20-0_large</t>
-  </si>
-[...7 lines deleted...]
-    <t>455#10-0_large</t>
   </si>
   <si>
     <t>1063#9-0_large</t>
   </si>
   <si>
     <t>2083#9-0_large</t>
   </si>
   <si>
     <t>2106#15-0_large</t>
   </si>
   <si>
     <t>1025#10-0_large</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -540,1242 +540,2373 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B2">
-        <v>83774</v>
+        <v>5866</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>1128</v>
+        <v>735</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2">
-        <v>454</v>
+        <v>3205</v>
       </c>
       <c r="G2" t="s">
         <v>57</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B3">
-        <v>166055</v>
+        <v>5877</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3">
-        <v>1128</v>
+        <v>735</v>
       </c>
       <c r="E3" t="s">
         <v>49</v>
       </c>
       <c r="F3">
-        <v>454</v>
+        <v>3205</v>
       </c>
       <c r="G3" t="s">
         <v>57</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>31321</v>
+        <v>9776</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>735</v>
+        <v>455</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4">
-        <v>3205</v>
+        <v>64</v>
       </c>
       <c r="G4" t="s">
         <v>58</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B5">
-        <v>5866</v>
+        <v>16788</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>735</v>
+        <v>843</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F5">
-        <v>3205</v>
+        <v>3272</v>
       </c>
       <c r="G5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="B6">
-        <v>16788</v>
+        <v>16791</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
         <v>843</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6">
         <v>3272</v>
       </c>
       <c r="G6" t="s">
         <v>59</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B7">
-        <v>9776</v>
+        <v>31321</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
-        <v>455</v>
+        <v>735</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F7">
-        <v>64</v>
+        <v>3205</v>
       </c>
       <c r="G7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B8">
-        <v>83776</v>
+        <v>83774</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
         <v>1128</v>
       </c>
       <c r="E8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F8">
         <v>454</v>
       </c>
       <c r="G8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9">
-        <v>5877</v>
+        <v>83776</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
-        <v>735</v>
+        <v>1128</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F9">
-        <v>3205</v>
+        <v>454</v>
       </c>
       <c r="G9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B10">
-        <v>166134</v>
+        <v>83777</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
-        <v>735</v>
+        <v>1128</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F10">
-        <v>3205</v>
+        <v>454</v>
       </c>
       <c r="G10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B11">
-        <v>102982</v>
+        <v>83779</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11">
         <v>1128</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F11">
         <v>454</v>
       </c>
       <c r="G11" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>83789</v>
+        <v>83780</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12">
         <v>1128</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F12">
         <v>454</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13">
-        <v>83779</v>
+        <v>83789</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13">
         <v>1128</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F13">
         <v>454</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>166188</v>
+        <v>86536</v>
       </c>
       <c r="C14" t="s">
         <v>21</v>
       </c>
       <c r="D14">
-        <v>843</v>
+        <v>1128</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F14">
-        <v>3272</v>
+        <v>454</v>
       </c>
       <c r="G14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B15">
-        <v>83777</v>
+        <v>87672</v>
       </c>
       <c r="C15" t="s">
         <v>22</v>
       </c>
       <c r="D15">
-        <v>1128</v>
+        <v>1063</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F15">
-        <v>454</v>
+        <v>396</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B16">
-        <v>166171</v>
+        <v>95085</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16">
-        <v>1063</v>
+        <v>1128</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F16">
-        <v>396</v>
+        <v>454</v>
       </c>
       <c r="G16" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B17">
-        <v>87672</v>
+        <v>102982</v>
       </c>
       <c r="C17" t="s">
         <v>24</v>
       </c>
       <c r="D17">
-        <v>1063</v>
+        <v>1128</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F17">
-        <v>396</v>
+        <v>454</v>
       </c>
       <c r="G17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="B18">
-        <v>133934</v>
+        <v>103877</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18">
-        <v>2083</v>
+        <v>843</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F18">
-        <v>844</v>
+        <v>3272</v>
       </c>
       <c r="G18" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="B19">
-        <v>133930</v>
+        <v>120070</v>
       </c>
       <c r="C19" t="s">
         <v>26</v>
       </c>
       <c r="D19">
-        <v>2083</v>
+        <v>1128</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F19">
-        <v>844</v>
+        <v>454</v>
       </c>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="B20">
-        <v>133928</v>
+        <v>133043</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20">
-        <v>2083</v>
+        <v>1128</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F20">
-        <v>844</v>
+        <v>454</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B21">
-        <v>134803</v>
+        <v>133065</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21">
-        <v>2106</v>
+        <v>1128</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F21">
-        <v>862</v>
+        <v>454</v>
       </c>
       <c r="G21" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="B22">
-        <v>173509</v>
+        <v>133103</v>
       </c>
       <c r="C22" t="s">
         <v>29</v>
       </c>
       <c r="D22">
-        <v>2106</v>
+        <v>1128</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F22">
-        <v>862</v>
+        <v>454</v>
       </c>
       <c r="G22" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B23">
-        <v>136718</v>
+        <v>133110</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23">
-        <v>2106</v>
+        <v>1128</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F23">
-        <v>862</v>
+        <v>454</v>
       </c>
       <c r="G23" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B24">
-        <v>135649</v>
+        <v>133928</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24">
-        <v>1025</v>
+        <v>2083</v>
       </c>
       <c r="E24" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F24">
-        <v>366</v>
+        <v>844</v>
       </c>
       <c r="G24" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B25">
-        <v>135798</v>
+        <v>133930</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25">
-        <v>1025</v>
+        <v>2083</v>
       </c>
       <c r="E25" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F25">
-        <v>366</v>
+        <v>844</v>
       </c>
       <c r="G25" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B26">
-        <v>135800</v>
+        <v>133934</v>
       </c>
       <c r="C26" t="s">
         <v>33</v>
       </c>
       <c r="D26">
-        <v>1025</v>
+        <v>2083</v>
       </c>
       <c r="E26" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F26">
-        <v>366</v>
+        <v>844</v>
       </c>
       <c r="G26" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B27">
-        <v>133065</v>
+        <v>134803</v>
       </c>
       <c r="C27" t="s">
         <v>34</v>
       </c>
       <c r="D27">
-        <v>1128</v>
+        <v>2106</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F27">
-        <v>454</v>
+        <v>862</v>
       </c>
       <c r="G27" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B28">
-        <v>95085</v>
+        <v>135649</v>
       </c>
       <c r="C28" t="s">
         <v>35</v>
       </c>
       <c r="D28">
-        <v>1128</v>
+        <v>1025</v>
       </c>
       <c r="E28" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F28">
-        <v>454</v>
+        <v>366</v>
       </c>
       <c r="G28" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B29">
-        <v>209807</v>
+        <v>135798</v>
       </c>
       <c r="C29" t="s">
         <v>36</v>
       </c>
       <c r="D29">
-        <v>1128</v>
+        <v>1025</v>
       </c>
       <c r="E29" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F29">
-        <v>454</v>
+        <v>366</v>
       </c>
       <c r="G29" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B30">
-        <v>165355</v>
+        <v>135800</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
-        <v>1128</v>
+        <v>1025</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F30">
-        <v>454</v>
+        <v>366</v>
       </c>
       <c r="G30" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B31">
-        <v>120070</v>
+        <v>136718</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>1128</v>
+        <v>2106</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F31">
-        <v>454</v>
+        <v>862</v>
       </c>
       <c r="G31" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B32">
-        <v>166035</v>
+        <v>142880</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>1128</v>
       </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F32">
         <v>454</v>
       </c>
       <c r="G32" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B33">
-        <v>142880</v>
+        <v>165355</v>
       </c>
       <c r="C33" t="s">
         <v>40</v>
       </c>
       <c r="D33">
         <v>1128</v>
       </c>
       <c r="E33" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F33">
         <v>454</v>
       </c>
       <c r="G33" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B34">
-        <v>83780</v>
+        <v>166035</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34">
         <v>1128</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F34">
         <v>454</v>
       </c>
       <c r="G34" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="B35">
-        <v>103877</v>
+        <v>166055</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
-        <v>843</v>
+        <v>1128</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F35">
-        <v>3272</v>
+        <v>454</v>
       </c>
       <c r="G35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="B36">
-        <v>133110</v>
+        <v>166134</v>
       </c>
       <c r="C36" t="s">
         <v>43</v>
       </c>
       <c r="D36">
-        <v>1128</v>
+        <v>735</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
       <c r="F36">
-        <v>454</v>
+        <v>3205</v>
       </c>
       <c r="G36" t="s">
         <v>57</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="B37">
-        <v>172230</v>
+        <v>166171</v>
       </c>
       <c r="C37" t="s">
         <v>44</v>
       </c>
       <c r="D37">
-        <v>1128</v>
+        <v>1063</v>
       </c>
       <c r="E37" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F37">
-        <v>454</v>
+        <v>396</v>
       </c>
       <c r="G37" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="B38">
-        <v>133043</v>
+        <v>166188</v>
       </c>
       <c r="C38" t="s">
         <v>45</v>
       </c>
       <c r="D38">
-        <v>1128</v>
+        <v>843</v>
       </c>
       <c r="E38" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F38">
-        <v>454</v>
+        <v>3272</v>
       </c>
       <c r="G38" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B39">
-        <v>16791</v>
+        <v>172230</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39">
-        <v>843</v>
+        <v>1128</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F39">
-        <v>3272</v>
+        <v>454</v>
       </c>
       <c r="G39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="B40">
-        <v>86536</v>
+        <v>173509</v>
       </c>
       <c r="C40" t="s">
         <v>47</v>
       </c>
       <c r="D40">
-        <v>1128</v>
+        <v>2106</v>
       </c>
       <c r="E40" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F40">
-        <v>454</v>
+        <v>862</v>
       </c>
       <c r="G40" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="B41">
-        <v>133103</v>
+        <v>209807</v>
       </c>
       <c r="C41" t="s">
         <v>48</v>
       </c>
       <c r="D41">
         <v>1128</v>
       </c>
       <c r="E41" t="s">
+        <v>52</v>
+      </c>
+      <c r="F41">
+        <v>454</v>
+      </c>
+      <c r="G41" t="s">
+        <v>60</v>
+      </c>
+      <c r="H41">
+        <v>1</v>
+      </c>
+      <c r="I41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>44</v>
+      </c>
+      <c r="B42">
+        <v>300011305</v>
+      </c>
+      <c r="C42" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42">
+        <v>735</v>
+      </c>
+      <c r="E42" t="s">
         <v>49</v>
       </c>
-      <c r="F41">
-[...2 lines deleted...]
-      <c r="G41" t="s">
+      <c r="F42">
+        <v>3205</v>
+      </c>
+      <c r="G42" t="s">
         <v>57</v>
       </c>
-      <c r="H41">
-[...2 lines deleted...]
-      <c r="I41">
+      <c r="H42">
+        <v>1</v>
+      </c>
+      <c r="I42">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>48</v>
+      </c>
+      <c r="B43">
+        <v>300011311</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43">
+        <v>735</v>
+      </c>
+      <c r="E43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F43">
+        <v>3205</v>
+      </c>
+      <c r="G43" t="s">
+        <v>57</v>
+      </c>
+      <c r="H43">
+        <v>1</v>
+      </c>
+      <c r="I43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>46</v>
+      </c>
+      <c r="B44">
+        <v>300012212</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44">
+        <v>455</v>
+      </c>
+      <c r="E44" t="s">
+        <v>50</v>
+      </c>
+      <c r="F44">
+        <v>64</v>
+      </c>
+      <c r="G44" t="s">
+        <v>58</v>
+      </c>
+      <c r="H44">
+        <v>1</v>
+      </c>
+      <c r="I44">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45">
+        <v>45</v>
+      </c>
+      <c r="B45">
+        <v>300006962</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45">
+        <v>843</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45">
+        <v>3272</v>
+      </c>
+      <c r="G45" t="s">
+        <v>59</v>
+      </c>
+      <c r="H45">
+        <v>1</v>
+      </c>
+      <c r="I45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>78</v>
+      </c>
+      <c r="B46">
+        <v>300006971</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46">
+        <v>843</v>
+      </c>
+      <c r="E46" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46">
+        <v>3272</v>
+      </c>
+      <c r="G46" t="s">
+        <v>59</v>
+      </c>
+      <c r="H46">
+        <v>1</v>
+      </c>
+      <c r="I46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>43</v>
+      </c>
+      <c r="B47">
+        <v>300010996</v>
+      </c>
+      <c r="C47" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47">
+        <v>735</v>
+      </c>
+      <c r="E47" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47">
+        <v>3205</v>
+      </c>
+      <c r="G47" t="s">
+        <v>57</v>
+      </c>
+      <c r="H47">
+        <v>1</v>
+      </c>
+      <c r="I47">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>41</v>
+      </c>
+      <c r="B48">
+        <v>300011736</v>
+      </c>
+      <c r="C48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48">
+        <v>1128</v>
+      </c>
+      <c r="E48" t="s">
+        <v>52</v>
+      </c>
+      <c r="F48">
+        <v>454</v>
+      </c>
+      <c r="G48" t="s">
+        <v>60</v>
+      </c>
+      <c r="H48">
+        <v>1</v>
+      </c>
+      <c r="I48">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49">
+        <v>47</v>
+      </c>
+      <c r="B49">
+        <v>300011738</v>
+      </c>
+      <c r="C49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49">
+        <v>1128</v>
+      </c>
+      <c r="E49" t="s">
+        <v>52</v>
+      </c>
+      <c r="F49">
+        <v>454</v>
+      </c>
+      <c r="G49" t="s">
+        <v>60</v>
+      </c>
+      <c r="H49">
+        <v>1</v>
+      </c>
+      <c r="I49">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>54</v>
+      </c>
+      <c r="B50">
+        <v>300011739</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50">
+        <v>1128</v>
+      </c>
+      <c r="E50" t="s">
+        <v>52</v>
+      </c>
+      <c r="F50">
+        <v>454</v>
+      </c>
+      <c r="G50" t="s">
+        <v>60</v>
+      </c>
+      <c r="H50">
+        <v>1</v>
+      </c>
+      <c r="I50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>52</v>
+      </c>
+      <c r="B51">
+        <v>300011741</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51">
+        <v>1128</v>
+      </c>
+      <c r="E51" t="s">
+        <v>52</v>
+      </c>
+      <c r="F51">
+        <v>454</v>
+      </c>
+      <c r="G51" t="s">
+        <v>60</v>
+      </c>
+      <c r="H51">
+        <v>1</v>
+      </c>
+      <c r="I51">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>300011742</v>
+      </c>
+      <c r="C52" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52">
+        <v>1128</v>
+      </c>
+      <c r="E52" t="s">
+        <v>52</v>
+      </c>
+      <c r="F52">
+        <v>454</v>
+      </c>
+      <c r="G52" t="s">
+        <v>60</v>
+      </c>
+      <c r="H52">
+        <v>1</v>
+      </c>
+      <c r="I52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
+        <v>51</v>
+      </c>
+      <c r="B53">
+        <v>300011748</v>
+      </c>
+      <c r="C53" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53">
+        <v>1128</v>
+      </c>
+      <c r="E53" t="s">
+        <v>52</v>
+      </c>
+      <c r="F53">
+        <v>454</v>
+      </c>
+      <c r="G53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H53">
+        <v>1</v>
+      </c>
+      <c r="I53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>79</v>
+      </c>
+      <c r="B54">
+        <v>300011828</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54">
+        <v>1128</v>
+      </c>
+      <c r="E54" t="s">
+        <v>52</v>
+      </c>
+      <c r="F54">
+        <v>454</v>
+      </c>
+      <c r="G54" t="s">
+        <v>60</v>
+      </c>
+      <c r="H54">
+        <v>1</v>
+      </c>
+      <c r="I54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>56</v>
+      </c>
+      <c r="B55">
+        <v>300011888</v>
+      </c>
+      <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55">
+        <v>1063</v>
+      </c>
+      <c r="E55" t="s">
+        <v>53</v>
+      </c>
+      <c r="F55">
+        <v>396</v>
+      </c>
+      <c r="G55" t="s">
+        <v>61</v>
+      </c>
+      <c r="H55">
+        <v>1</v>
+      </c>
+      <c r="I55">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>67</v>
+      </c>
+      <c r="B56">
+        <v>300012135</v>
+      </c>
+      <c r="C56" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56">
+        <v>1128</v>
+      </c>
+      <c r="E56" t="s">
+        <v>52</v>
+      </c>
+      <c r="F56">
+        <v>454</v>
+      </c>
+      <c r="G56" t="s">
+        <v>60</v>
+      </c>
+      <c r="H56">
+        <v>1</v>
+      </c>
+      <c r="I56">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>50</v>
+      </c>
+      <c r="B57">
+        <v>300003380</v>
+      </c>
+      <c r="C57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57">
+        <v>1128</v>
+      </c>
+      <c r="E57" t="s">
+        <v>52</v>
+      </c>
+      <c r="F57">
+        <v>454</v>
+      </c>
+      <c r="G57" t="s">
+        <v>60</v>
+      </c>
+      <c r="H57">
+        <v>1</v>
+      </c>
+      <c r="I57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
+        <v>74</v>
+      </c>
+      <c r="B58">
+        <v>300003413</v>
+      </c>
+      <c r="C58" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58">
+        <v>843</v>
+      </c>
+      <c r="E58" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58">
+        <v>3272</v>
+      </c>
+      <c r="G58" t="s">
+        <v>59</v>
+      </c>
+      <c r="H58">
+        <v>1</v>
+      </c>
+      <c r="I58">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59">
+        <v>70</v>
+      </c>
+      <c r="B59">
+        <v>300003653</v>
+      </c>
+      <c r="C59" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59">
+        <v>1128</v>
+      </c>
+      <c r="E59" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59">
+        <v>454</v>
+      </c>
+      <c r="G59" t="s">
+        <v>60</v>
+      </c>
+      <c r="H59">
+        <v>1</v>
+      </c>
+      <c r="I59">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>300004488</v>
+      </c>
+      <c r="C60" t="s">
+        <v>27</v>
+      </c>
+      <c r="D60">
+        <v>1128</v>
+      </c>
+      <c r="E60" t="s">
+        <v>52</v>
+      </c>
+      <c r="F60">
+        <v>454</v>
+      </c>
+      <c r="G60" t="s">
+        <v>60</v>
+      </c>
+      <c r="H60">
+        <v>1</v>
+      </c>
+      <c r="I60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61">
+        <v>66</v>
+      </c>
+      <c r="B61">
+        <v>300004498</v>
+      </c>
+      <c r="C61" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61">
+        <v>1128</v>
+      </c>
+      <c r="E61" t="s">
+        <v>52</v>
+      </c>
+      <c r="F61">
+        <v>454</v>
+      </c>
+      <c r="G61" t="s">
+        <v>60</v>
+      </c>
+      <c r="H61">
+        <v>1</v>
+      </c>
+      <c r="I61">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62">
+        <v>75</v>
+      </c>
+      <c r="B62">
+        <v>300004523</v>
+      </c>
+      <c r="C62" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62">
+        <v>1128</v>
+      </c>
+      <c r="E62" t="s">
+        <v>52</v>
+      </c>
+      <c r="F62">
+        <v>454</v>
+      </c>
+      <c r="G62" t="s">
+        <v>60</v>
+      </c>
+      <c r="H62">
+        <v>1</v>
+      </c>
+      <c r="I62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63">
+        <v>59</v>
+      </c>
+      <c r="B63">
+        <v>300004605</v>
+      </c>
+      <c r="C63" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63">
+        <v>2083</v>
+      </c>
+      <c r="E63" t="s">
+        <v>54</v>
+      </c>
+      <c r="F63">
+        <v>844</v>
+      </c>
+      <c r="G63" t="s">
+        <v>62</v>
+      </c>
+      <c r="H63">
+        <v>1</v>
+      </c>
+      <c r="I63">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64">
+        <v>58</v>
+      </c>
+      <c r="B64">
+        <v>300004607</v>
+      </c>
+      <c r="C64" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64">
+        <v>2083</v>
+      </c>
+      <c r="E64" t="s">
+        <v>54</v>
+      </c>
+      <c r="F64">
+        <v>844</v>
+      </c>
+      <c r="G64" t="s">
+        <v>62</v>
+      </c>
+      <c r="H64">
+        <v>1</v>
+      </c>
+      <c r="I64">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65">
+        <v>57</v>
+      </c>
+      <c r="B65">
+        <v>300004611</v>
+      </c>
+      <c r="C65" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65">
+        <v>2083</v>
+      </c>
+      <c r="E65" t="s">
+        <v>54</v>
+      </c>
+      <c r="F65">
+        <v>844</v>
+      </c>
+      <c r="G65" t="s">
+        <v>62</v>
+      </c>
+      <c r="H65">
+        <v>1</v>
+      </c>
+      <c r="I65">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66">
+        <v>60</v>
+      </c>
+      <c r="B66">
+        <v>300004723</v>
+      </c>
+      <c r="C66" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66">
+        <v>2106</v>
+      </c>
+      <c r="E66" t="s">
+        <v>55</v>
+      </c>
+      <c r="F66">
+        <v>862</v>
+      </c>
+      <c r="G66" t="s">
+        <v>63</v>
+      </c>
+      <c r="H66">
+        <v>1</v>
+      </c>
+      <c r="I66">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67">
+        <v>63</v>
+      </c>
+      <c r="B67">
+        <v>300004774</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>1025</v>
+      </c>
+      <c r="E67" t="s">
+        <v>56</v>
+      </c>
+      <c r="F67">
+        <v>366</v>
+      </c>
+      <c r="G67" t="s">
+        <v>64</v>
+      </c>
+      <c r="H67">
+        <v>1</v>
+      </c>
+      <c r="I67">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68">
+        <v>64</v>
+      </c>
+      <c r="B68">
+        <v>300004784</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>1025</v>
+      </c>
+      <c r="E68" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68">
+        <v>366</v>
+      </c>
+      <c r="G68" t="s">
+        <v>64</v>
+      </c>
+      <c r="H68">
+        <v>1</v>
+      </c>
+      <c r="I68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69">
+        <v>65</v>
+      </c>
+      <c r="B69">
+        <v>300004786</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>1025</v>
+      </c>
+      <c r="E69" t="s">
+        <v>56</v>
+      </c>
+      <c r="F69">
+        <v>366</v>
+      </c>
+      <c r="G69" t="s">
+        <v>64</v>
+      </c>
+      <c r="H69">
+        <v>1</v>
+      </c>
+      <c r="I69">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70">
+        <v>62</v>
+      </c>
+      <c r="B70">
+        <v>300004840</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>2106</v>
+      </c>
+      <c r="E70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F70">
+        <v>862</v>
+      </c>
+      <c r="G70" t="s">
+        <v>63</v>
+      </c>
+      <c r="H70">
+        <v>1</v>
+      </c>
+      <c r="I70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71">
+        <v>72</v>
+      </c>
+      <c r="B71">
+        <v>300005134</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>1128</v>
+      </c>
+      <c r="E71" t="s">
+        <v>52</v>
+      </c>
+      <c r="F71">
+        <v>454</v>
+      </c>
+      <c r="G71" t="s">
+        <v>60</v>
+      </c>
+      <c r="H71">
+        <v>1</v>
+      </c>
+      <c r="I71">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72">
+        <v>69</v>
+      </c>
+      <c r="B72">
+        <v>300006555</v>
+      </c>
+      <c r="C72" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72">
+        <v>1128</v>
+      </c>
+      <c r="E72" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>454</v>
+      </c>
+      <c r="G72" t="s">
+        <v>60</v>
+      </c>
+      <c r="H72">
+        <v>1</v>
+      </c>
+      <c r="I72">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73">
+        <v>71</v>
+      </c>
+      <c r="B73">
+        <v>300006621</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73">
+        <v>1128</v>
+      </c>
+      <c r="E73" t="s">
+        <v>52</v>
+      </c>
+      <c r="F73">
+        <v>454</v>
+      </c>
+      <c r="G73" t="s">
+        <v>60</v>
+      </c>
+      <c r="H73">
+        <v>1</v>
+      </c>
+      <c r="I73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>42</v>
+      </c>
+      <c r="B74">
+        <v>300006630</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>1128</v>
+      </c>
+      <c r="E74" t="s">
+        <v>52</v>
+      </c>
+      <c r="F74">
+        <v>454</v>
+      </c>
+      <c r="G74" t="s">
+        <v>60</v>
+      </c>
+      <c r="H74">
+        <v>1</v>
+      </c>
+      <c r="I74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75">
+        <v>49</v>
+      </c>
+      <c r="B75">
+        <v>300006670</v>
+      </c>
+      <c r="C75" t="s">
+        <v>43</v>
+      </c>
+      <c r="D75">
+        <v>735</v>
+      </c>
+      <c r="E75" t="s">
+        <v>49</v>
+      </c>
+      <c r="F75">
+        <v>3205</v>
+      </c>
+      <c r="G75" t="s">
+        <v>57</v>
+      </c>
+      <c r="H75">
+        <v>1</v>
+      </c>
+      <c r="I75">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76">
+        <v>55</v>
+      </c>
+      <c r="B76">
+        <v>300006682</v>
+      </c>
+      <c r="C76" t="s">
+        <v>44</v>
+      </c>
+      <c r="D76">
+        <v>1063</v>
+      </c>
+      <c r="E76" t="s">
+        <v>53</v>
+      </c>
+      <c r="F76">
+        <v>396</v>
+      </c>
+      <c r="G76" t="s">
+        <v>61</v>
+      </c>
+      <c r="H76">
+        <v>1</v>
+      </c>
+      <c r="I76">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77">
+        <v>53</v>
+      </c>
+      <c r="B77">
+        <v>300006692</v>
+      </c>
+      <c r="C77" t="s">
+        <v>45</v>
+      </c>
+      <c r="D77">
+        <v>843</v>
+      </c>
+      <c r="E77" t="s">
+        <v>51</v>
+      </c>
+      <c r="F77">
+        <v>3272</v>
+      </c>
+      <c r="G77" t="s">
+        <v>59</v>
+      </c>
+      <c r="H77">
+        <v>1</v>
+      </c>
+      <c r="I77">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78">
+        <v>76</v>
+      </c>
+      <c r="B78">
+        <v>300007634</v>
+      </c>
+      <c r="C78" t="s">
+        <v>46</v>
+      </c>
+      <c r="D78">
+        <v>1128</v>
+      </c>
+      <c r="E78" t="s">
+        <v>52</v>
+      </c>
+      <c r="F78">
+        <v>454</v>
+      </c>
+      <c r="G78" t="s">
+        <v>60</v>
+      </c>
+      <c r="H78">
+        <v>1</v>
+      </c>
+      <c r="I78">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79">
+        <v>61</v>
+      </c>
+      <c r="B79">
+        <v>300007764</v>
+      </c>
+      <c r="C79" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79">
+        <v>2106</v>
+      </c>
+      <c r="E79" t="s">
+        <v>55</v>
+      </c>
+      <c r="F79">
+        <v>862</v>
+      </c>
+      <c r="G79" t="s">
+        <v>63</v>
+      </c>
+      <c r="H79">
+        <v>1</v>
+      </c>
+      <c r="I79">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80">
+        <v>68</v>
+      </c>
+      <c r="B80">
+        <v>300010891</v>
+      </c>
+      <c r="C80" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80">
+        <v>1128</v>
+      </c>
+      <c r="E80" t="s">
+        <v>52</v>
+      </c>
+      <c r="F80">
+        <v>454</v>
+      </c>
+      <c r="G80" t="s">
+        <v>60</v>
+      </c>
+      <c r="H80">
+        <v>1</v>
+      </c>
+      <c r="I80">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">