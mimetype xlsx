--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="SKU Master" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1448" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2892" uniqueCount="822">
   <si>
     <t>article_id</t>
   </si>
   <si>
     <t>article_name</t>
   </si>
   <si>
     <t>package_id</t>
   </si>
   <si>
     <t>package_name</t>
   </si>
   <si>
     <t>2L PL 1/8S MDEW</t>
   </si>
   <si>
     <t>2L PL 1/8S DT MDEW</t>
   </si>
   <si>
     <t>2L PL 1/8S MUG RT BR</t>
   </si>
   <si>
     <t>5G BIB CRSH ORG POS</t>
   </si>
   <si>
@@ -2811,51 +2811,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D723"/>
+  <dimension ref="A1:D1445"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>3130</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
@@ -12936,50 +12936,10158 @@
     <row r="722" spans="1:4">
       <c r="A722">
         <v>335437</v>
       </c>
       <c r="B722" t="s">
         <v>723</v>
       </c>
       <c r="C722">
         <v>1956</v>
       </c>
       <c r="D722" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
         <v>339017</v>
       </c>
       <c r="B723" t="s">
         <v>724</v>
       </c>
       <c r="C723">
         <v>4148</v>
       </c>
       <c r="D723" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>300010995</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724">
+        <v>455</v>
+      </c>
+      <c r="D724" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>300011010</v>
+      </c>
+      <c r="B725" t="s">
+        <v>5</v>
+      </c>
+      <c r="C725">
+        <v>455</v>
+      </c>
+      <c r="D725" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>300011019</v>
+      </c>
+      <c r="B726" t="s">
+        <v>6</v>
+      </c>
+      <c r="C726">
+        <v>455</v>
+      </c>
+      <c r="D726" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>300011147</v>
+      </c>
+      <c r="B727" t="s">
+        <v>7</v>
+      </c>
+      <c r="C727">
+        <v>486</v>
+      </c>
+      <c r="D727" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>300011156</v>
+      </c>
+      <c r="B728" t="s">
+        <v>8</v>
+      </c>
+      <c r="C728">
+        <v>486</v>
+      </c>
+      <c r="D728" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>300011163</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729">
+        <v>486</v>
+      </c>
+      <c r="D729" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>300011173</v>
+      </c>
+      <c r="B730" t="s">
+        <v>10</v>
+      </c>
+      <c r="C730">
+        <v>381</v>
+      </c>
+      <c r="D730" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>300011179</v>
+      </c>
+      <c r="B731" t="s">
+        <v>11</v>
+      </c>
+      <c r="C731">
+        <v>381</v>
+      </c>
+      <c r="D731" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>300011183</v>
+      </c>
+      <c r="B732" t="s">
+        <v>12</v>
+      </c>
+      <c r="C732">
+        <v>455</v>
+      </c>
+      <c r="D732" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>300011189</v>
+      </c>
+      <c r="B733" t="s">
+        <v>13</v>
+      </c>
+      <c r="C733">
+        <v>381</v>
+      </c>
+      <c r="D733" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>300011248</v>
+      </c>
+      <c r="B734" t="s">
+        <v>14</v>
+      </c>
+      <c r="C734">
+        <v>455</v>
+      </c>
+      <c r="D734" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>300011261</v>
+      </c>
+      <c r="B735" t="s">
+        <v>15</v>
+      </c>
+      <c r="C735">
+        <v>486</v>
+      </c>
+      <c r="D735" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>300011263</v>
+      </c>
+      <c r="B736" t="s">
+        <v>16</v>
+      </c>
+      <c r="C736">
+        <v>486</v>
+      </c>
+      <c r="D736" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>300011265</v>
+      </c>
+      <c r="B737" t="s">
+        <v>17</v>
+      </c>
+      <c r="C737">
+        <v>486</v>
+      </c>
+      <c r="D737" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>300011305</v>
+      </c>
+      <c r="B738" t="s">
+        <v>18</v>
+      </c>
+      <c r="C738">
+        <v>735</v>
+      </c>
+      <c r="D738" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>300011310</v>
+      </c>
+      <c r="B739" t="s">
+        <v>19</v>
+      </c>
+      <c r="C739">
+        <v>735</v>
+      </c>
+      <c r="D739" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>300011311</v>
+      </c>
+      <c r="B740" t="s">
+        <v>20</v>
+      </c>
+      <c r="C740">
+        <v>735</v>
+      </c>
+      <c r="D740" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>300011686</v>
+      </c>
+      <c r="B741" t="s">
+        <v>21</v>
+      </c>
+      <c r="C741">
+        <v>768</v>
+      </c>
+      <c r="D741" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>300012212</v>
+      </c>
+      <c r="B742" t="s">
+        <v>22</v>
+      </c>
+      <c r="C742">
+        <v>455</v>
+      </c>
+      <c r="D742" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>300005493</v>
+      </c>
+      <c r="B743" t="s">
+        <v>23</v>
+      </c>
+      <c r="C743">
+        <v>486</v>
+      </c>
+      <c r="D743" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>300005494</v>
+      </c>
+      <c r="B744" t="s">
+        <v>24</v>
+      </c>
+      <c r="C744">
+        <v>768</v>
+      </c>
+      <c r="D744" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>300006962</v>
+      </c>
+      <c r="B745" t="s">
+        <v>25</v>
+      </c>
+      <c r="C745">
+        <v>843</v>
+      </c>
+      <c r="D745" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>300006971</v>
+      </c>
+      <c r="B746" t="s">
+        <v>26</v>
+      </c>
+      <c r="C746">
+        <v>843</v>
+      </c>
+      <c r="D746" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>300007947</v>
+      </c>
+      <c r="B747" t="s">
+        <v>27</v>
+      </c>
+      <c r="C747">
+        <v>843</v>
+      </c>
+      <c r="D747" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>300008686</v>
+      </c>
+      <c r="B748" t="s">
+        <v>28</v>
+      </c>
+      <c r="C748">
+        <v>768</v>
+      </c>
+      <c r="D748" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>300008804</v>
+      </c>
+      <c r="B749" t="s">
+        <v>29</v>
+      </c>
+      <c r="C749">
+        <v>735</v>
+      </c>
+      <c r="D749" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>300008846</v>
+      </c>
+      <c r="B750" t="s">
+        <v>30</v>
+      </c>
+      <c r="C750">
+        <v>869</v>
+      </c>
+      <c r="D750" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>300009252</v>
+      </c>
+      <c r="B751" t="s">
+        <v>31</v>
+      </c>
+      <c r="C751">
+        <v>768</v>
+      </c>
+      <c r="D751" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>300010971</v>
+      </c>
+      <c r="B752" t="s">
+        <v>32</v>
+      </c>
+      <c r="C752">
+        <v>735</v>
+      </c>
+      <c r="D752" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>300010984</v>
+      </c>
+      <c r="B753" t="s">
+        <v>33</v>
+      </c>
+      <c r="C753">
+        <v>735</v>
+      </c>
+      <c r="D753" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>300010996</v>
+      </c>
+      <c r="B754" t="s">
+        <v>34</v>
+      </c>
+      <c r="C754">
+        <v>735</v>
+      </c>
+      <c r="D754" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>300011026</v>
+      </c>
+      <c r="B755" t="s">
+        <v>35</v>
+      </c>
+      <c r="C755">
+        <v>843</v>
+      </c>
+      <c r="D755" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>300011037</v>
+      </c>
+      <c r="B756" t="s">
+        <v>36</v>
+      </c>
+      <c r="C756">
+        <v>824</v>
+      </c>
+      <c r="D756" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>300011040</v>
+      </c>
+      <c r="B757" t="s">
+        <v>37</v>
+      </c>
+      <c r="C757">
+        <v>892</v>
+      </c>
+      <c r="D757" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>300011041</v>
+      </c>
+      <c r="B758" t="s">
+        <v>38</v>
+      </c>
+      <c r="C758">
+        <v>892</v>
+      </c>
+      <c r="D758" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>300011065</v>
+      </c>
+      <c r="B759" t="s">
+        <v>39</v>
+      </c>
+      <c r="C759">
+        <v>869</v>
+      </c>
+      <c r="D759" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>300011070</v>
+      </c>
+      <c r="B760" t="s">
+        <v>40</v>
+      </c>
+      <c r="C760">
+        <v>735</v>
+      </c>
+      <c r="D760" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>300011081</v>
+      </c>
+      <c r="B761" t="s">
+        <v>41</v>
+      </c>
+      <c r="C761">
+        <v>824</v>
+      </c>
+      <c r="D761" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>300011082</v>
+      </c>
+      <c r="B762" t="s">
+        <v>42</v>
+      </c>
+      <c r="C762">
+        <v>824</v>
+      </c>
+      <c r="D762" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>300011083</v>
+      </c>
+      <c r="B763" t="s">
+        <v>43</v>
+      </c>
+      <c r="C763">
+        <v>824</v>
+      </c>
+      <c r="D763" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>300011107</v>
+      </c>
+      <c r="B764" t="s">
+        <v>44</v>
+      </c>
+      <c r="C764">
+        <v>768</v>
+      </c>
+      <c r="D764" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>300011118</v>
+      </c>
+      <c r="B765" t="s">
+        <v>45</v>
+      </c>
+      <c r="C765">
+        <v>768</v>
+      </c>
+      <c r="D765" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>300011120</v>
+      </c>
+      <c r="B766" t="s">
+        <v>46</v>
+      </c>
+      <c r="C766">
+        <v>768</v>
+      </c>
+      <c r="D766" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>300011164</v>
+      </c>
+      <c r="B767" t="s">
+        <v>47</v>
+      </c>
+      <c r="C767">
+        <v>892</v>
+      </c>
+      <c r="D767" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>300011165</v>
+      </c>
+      <c r="B768" t="s">
+        <v>48</v>
+      </c>
+      <c r="C768">
+        <v>940</v>
+      </c>
+      <c r="D768" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>300011287</v>
+      </c>
+      <c r="B769" t="s">
+        <v>49</v>
+      </c>
+      <c r="C769">
+        <v>979</v>
+      </c>
+      <c r="D769" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>300011323</v>
+      </c>
+      <c r="B770" t="s">
+        <v>50</v>
+      </c>
+      <c r="C770">
+        <v>824</v>
+      </c>
+      <c r="D770" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>300011324</v>
+      </c>
+      <c r="B771" t="s">
+        <v>51</v>
+      </c>
+      <c r="C771">
+        <v>824</v>
+      </c>
+      <c r="D771" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>300011346</v>
+      </c>
+      <c r="B772" t="s">
+        <v>52</v>
+      </c>
+      <c r="C772">
+        <v>689</v>
+      </c>
+      <c r="D772" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>300011348</v>
+      </c>
+      <c r="B773" t="s">
+        <v>53</v>
+      </c>
+      <c r="C773">
+        <v>768</v>
+      </c>
+      <c r="D773" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>300011355</v>
+      </c>
+      <c r="B774" t="s">
+        <v>54</v>
+      </c>
+      <c r="C774">
+        <v>892</v>
+      </c>
+      <c r="D774" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>300011580</v>
+      </c>
+      <c r="B775" t="s">
+        <v>55</v>
+      </c>
+      <c r="C775">
+        <v>735</v>
+      </c>
+      <c r="D775" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>300011587</v>
+      </c>
+      <c r="B776" t="s">
+        <v>56</v>
+      </c>
+      <c r="C776">
+        <v>455</v>
+      </c>
+      <c r="D776" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>300011594</v>
+      </c>
+      <c r="B777" t="s">
+        <v>57</v>
+      </c>
+      <c r="C777">
+        <v>768</v>
+      </c>
+      <c r="D777" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>300011625</v>
+      </c>
+      <c r="B778" t="s">
+        <v>58</v>
+      </c>
+      <c r="C778">
+        <v>735</v>
+      </c>
+      <c r="D778" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>300011630</v>
+      </c>
+      <c r="B779" t="s">
+        <v>59</v>
+      </c>
+      <c r="C779">
+        <v>455</v>
+      </c>
+      <c r="D779" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>300011641</v>
+      </c>
+      <c r="B780" t="s">
+        <v>60</v>
+      </c>
+      <c r="C780">
+        <v>1096</v>
+      </c>
+      <c r="D780" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>300011642</v>
+      </c>
+      <c r="B781" t="s">
+        <v>61</v>
+      </c>
+      <c r="C781">
+        <v>1096</v>
+      </c>
+      <c r="D781" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>300011673</v>
+      </c>
+      <c r="B782" t="s">
+        <v>62</v>
+      </c>
+      <c r="C782">
+        <v>1186</v>
+      </c>
+      <c r="D782" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>300011675</v>
+      </c>
+      <c r="B783" t="s">
+        <v>63</v>
+      </c>
+      <c r="C783">
+        <v>1186</v>
+      </c>
+      <c r="D783" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>300011717</v>
+      </c>
+      <c r="B784" t="s">
+        <v>64</v>
+      </c>
+      <c r="C784">
+        <v>2861</v>
+      </c>
+      <c r="D784" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>300011719</v>
+      </c>
+      <c r="B785" t="s">
+        <v>65</v>
+      </c>
+      <c r="C785">
+        <v>2861</v>
+      </c>
+      <c r="D785" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>300011720</v>
+      </c>
+      <c r="B786" t="s">
+        <v>66</v>
+      </c>
+      <c r="C786">
+        <v>2861</v>
+      </c>
+      <c r="D786" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>300011725</v>
+      </c>
+      <c r="B787" t="s">
+        <v>67</v>
+      </c>
+      <c r="C787">
+        <v>1120</v>
+      </c>
+      <c r="D787" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>300011736</v>
+      </c>
+      <c r="B788" t="s">
+        <v>68</v>
+      </c>
+      <c r="C788">
+        <v>1128</v>
+      </c>
+      <c r="D788" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>300011738</v>
+      </c>
+      <c r="B789" t="s">
+        <v>69</v>
+      </c>
+      <c r="C789">
+        <v>1128</v>
+      </c>
+      <c r="D789" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>300011739</v>
+      </c>
+      <c r="B790" t="s">
+        <v>70</v>
+      </c>
+      <c r="C790">
+        <v>1128</v>
+      </c>
+      <c r="D790" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>300011740</v>
+      </c>
+      <c r="B791" t="s">
+        <v>71</v>
+      </c>
+      <c r="C791">
+        <v>1128</v>
+      </c>
+      <c r="D791" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>300011741</v>
+      </c>
+      <c r="B792" t="s">
+        <v>72</v>
+      </c>
+      <c r="C792">
+        <v>1128</v>
+      </c>
+      <c r="D792" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>300011742</v>
+      </c>
+      <c r="B793" t="s">
+        <v>73</v>
+      </c>
+      <c r="C793">
+        <v>1128</v>
+      </c>
+      <c r="D793" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>300011743</v>
+      </c>
+      <c r="B794" t="s">
+        <v>74</v>
+      </c>
+      <c r="C794">
+        <v>1128</v>
+      </c>
+      <c r="D794" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>300011747</v>
+      </c>
+      <c r="B795" t="s">
+        <v>75</v>
+      </c>
+      <c r="C795">
+        <v>1128</v>
+      </c>
+      <c r="D795" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>300011748</v>
+      </c>
+      <c r="B796" t="s">
+        <v>76</v>
+      </c>
+      <c r="C796">
+        <v>1128</v>
+      </c>
+      <c r="D796" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>300011772</v>
+      </c>
+      <c r="B797" t="s">
+        <v>77</v>
+      </c>
+      <c r="C797">
+        <v>422</v>
+      </c>
+      <c r="D797" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>300011789</v>
+      </c>
+      <c r="B798" t="s">
+        <v>78</v>
+      </c>
+      <c r="C798">
+        <v>735</v>
+      </c>
+      <c r="D798" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>300011794</v>
+      </c>
+      <c r="B799" t="s">
+        <v>79</v>
+      </c>
+      <c r="C799">
+        <v>1128</v>
+      </c>
+      <c r="D799" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>300011798</v>
+      </c>
+      <c r="B800" t="s">
+        <v>80</v>
+      </c>
+      <c r="C800">
+        <v>1130</v>
+      </c>
+      <c r="D800" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>300011799</v>
+      </c>
+      <c r="B801" t="s">
+        <v>81</v>
+      </c>
+      <c r="C801">
+        <v>1130</v>
+      </c>
+      <c r="D801" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>300011800</v>
+      </c>
+      <c r="B802" t="s">
+        <v>82</v>
+      </c>
+      <c r="C802">
+        <v>1130</v>
+      </c>
+      <c r="D802" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>300011801</v>
+      </c>
+      <c r="B803" t="s">
+        <v>83</v>
+      </c>
+      <c r="C803">
+        <v>1130</v>
+      </c>
+      <c r="D803" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>300011803</v>
+      </c>
+      <c r="B804" t="s">
+        <v>84</v>
+      </c>
+      <c r="C804">
+        <v>1130</v>
+      </c>
+      <c r="D804" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>300011809</v>
+      </c>
+      <c r="B805" t="s">
+        <v>85</v>
+      </c>
+      <c r="C805">
+        <v>1163</v>
+      </c>
+      <c r="D805" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>300011828</v>
+      </c>
+      <c r="B806" t="s">
+        <v>86</v>
+      </c>
+      <c r="C806">
+        <v>1128</v>
+      </c>
+      <c r="D806" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>300011875</v>
+      </c>
+      <c r="B807" t="s">
+        <v>87</v>
+      </c>
+      <c r="C807">
+        <v>768</v>
+      </c>
+      <c r="D807" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>300011886</v>
+      </c>
+      <c r="B808" t="s">
+        <v>88</v>
+      </c>
+      <c r="C808">
+        <v>1063</v>
+      </c>
+      <c r="D808" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>300011888</v>
+      </c>
+      <c r="B809" t="s">
+        <v>89</v>
+      </c>
+      <c r="C809">
+        <v>1063</v>
+      </c>
+      <c r="D809" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>300011902</v>
+      </c>
+      <c r="B810" t="s">
+        <v>90</v>
+      </c>
+      <c r="C810">
+        <v>1096</v>
+      </c>
+      <c r="D810" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>300011915</v>
+      </c>
+      <c r="B811" t="s">
+        <v>91</v>
+      </c>
+      <c r="C811">
+        <v>1063</v>
+      </c>
+      <c r="D811" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>300011920</v>
+      </c>
+      <c r="B812" t="s">
+        <v>92</v>
+      </c>
+      <c r="C812">
+        <v>869</v>
+      </c>
+      <c r="D812" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>300011931</v>
+      </c>
+      <c r="B813" t="s">
+        <v>93</v>
+      </c>
+      <c r="C813">
+        <v>940</v>
+      </c>
+      <c r="D813" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>300011940</v>
+      </c>
+      <c r="B814" t="s">
+        <v>94</v>
+      </c>
+      <c r="C814">
+        <v>768</v>
+      </c>
+      <c r="D814" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>300011997</v>
+      </c>
+      <c r="B815" t="s">
+        <v>95</v>
+      </c>
+      <c r="C815">
+        <v>1107</v>
+      </c>
+      <c r="D815" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>300011999</v>
+      </c>
+      <c r="B816" t="s">
+        <v>96</v>
+      </c>
+      <c r="C816">
+        <v>1107</v>
+      </c>
+      <c r="D816" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>300012001</v>
+      </c>
+      <c r="B817" t="s">
+        <v>97</v>
+      </c>
+      <c r="C817">
+        <v>1107</v>
+      </c>
+      <c r="D817" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>300012013</v>
+      </c>
+      <c r="B818" t="s">
+        <v>98</v>
+      </c>
+      <c r="C818">
+        <v>1130</v>
+      </c>
+      <c r="D818" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>300012026</v>
+      </c>
+      <c r="B819" t="s">
+        <v>99</v>
+      </c>
+      <c r="C819">
+        <v>2843</v>
+      </c>
+      <c r="D819" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>300012027</v>
+      </c>
+      <c r="B820" t="s">
+        <v>100</v>
+      </c>
+      <c r="C820">
+        <v>2843</v>
+      </c>
+      <c r="D820" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>300012029</v>
+      </c>
+      <c r="B821" t="s">
+        <v>101</v>
+      </c>
+      <c r="C821">
+        <v>1052</v>
+      </c>
+      <c r="D821" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>300012076</v>
+      </c>
+      <c r="B822" t="s">
+        <v>102</v>
+      </c>
+      <c r="C822">
+        <v>768</v>
+      </c>
+      <c r="D822" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>300012078</v>
+      </c>
+      <c r="B823" t="s">
+        <v>103</v>
+      </c>
+      <c r="C823">
+        <v>768</v>
+      </c>
+      <c r="D823" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>300012085</v>
+      </c>
+      <c r="B824" t="s">
+        <v>104</v>
+      </c>
+      <c r="C824">
+        <v>768</v>
+      </c>
+      <c r="D824" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>300012095</v>
+      </c>
+      <c r="B825" t="s">
+        <v>105</v>
+      </c>
+      <c r="C825">
+        <v>2848</v>
+      </c>
+      <c r="D825" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>300012097</v>
+      </c>
+      <c r="B826" t="s">
+        <v>106</v>
+      </c>
+      <c r="C826">
+        <v>2848</v>
+      </c>
+      <c r="D826" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>300012099</v>
+      </c>
+      <c r="B827" t="s">
+        <v>107</v>
+      </c>
+      <c r="C827">
+        <v>2848</v>
+      </c>
+      <c r="D827" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>300012135</v>
+      </c>
+      <c r="B828" t="s">
+        <v>108</v>
+      </c>
+      <c r="C828">
+        <v>1128</v>
+      </c>
+      <c r="D828" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>300012137</v>
+      </c>
+      <c r="B829" t="s">
+        <v>109</v>
+      </c>
+      <c r="C829">
+        <v>455</v>
+      </c>
+      <c r="D829" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>300012145</v>
+      </c>
+      <c r="B830" t="s">
+        <v>110</v>
+      </c>
+      <c r="C830">
+        <v>768</v>
+      </c>
+      <c r="D830" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>300012148</v>
+      </c>
+      <c r="B831" t="s">
+        <v>111</v>
+      </c>
+      <c r="C831">
+        <v>869</v>
+      </c>
+      <c r="D831" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>300012149</v>
+      </c>
+      <c r="B832" t="s">
+        <v>112</v>
+      </c>
+      <c r="C832">
+        <v>1163</v>
+      </c>
+      <c r="D832" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>300012174</v>
+      </c>
+      <c r="B833" t="s">
+        <v>113</v>
+      </c>
+      <c r="C833">
+        <v>1107</v>
+      </c>
+      <c r="D833" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>300012175</v>
+      </c>
+      <c r="B834" t="s">
+        <v>114</v>
+      </c>
+      <c r="C834">
+        <v>1107</v>
+      </c>
+      <c r="D834" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>300012176</v>
+      </c>
+      <c r="B835" t="s">
+        <v>115</v>
+      </c>
+      <c r="C835">
+        <v>1107</v>
+      </c>
+      <c r="D835" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>300003340</v>
+      </c>
+      <c r="B836" t="s">
+        <v>116</v>
+      </c>
+      <c r="C836">
+        <v>1107</v>
+      </c>
+      <c r="D836" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>300003378</v>
+      </c>
+      <c r="B837" t="s">
+        <v>117</v>
+      </c>
+      <c r="C837">
+        <v>735</v>
+      </c>
+      <c r="D837" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>300003379</v>
+      </c>
+      <c r="B838" t="s">
+        <v>118</v>
+      </c>
+      <c r="C838">
+        <v>455</v>
+      </c>
+      <c r="D838" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>300003380</v>
+      </c>
+      <c r="B839" t="s">
+        <v>119</v>
+      </c>
+      <c r="C839">
+        <v>1128</v>
+      </c>
+      <c r="D839" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>300003413</v>
+      </c>
+      <c r="B840" t="s">
+        <v>120</v>
+      </c>
+      <c r="C840">
+        <v>843</v>
+      </c>
+      <c r="D840" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>300003419</v>
+      </c>
+      <c r="B841" t="s">
+        <v>121</v>
+      </c>
+      <c r="C841">
+        <v>843</v>
+      </c>
+      <c r="D841" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>300003483</v>
+      </c>
+      <c r="B842" t="s">
+        <v>122</v>
+      </c>
+      <c r="C842">
+        <v>824</v>
+      </c>
+      <c r="D842" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>300003484</v>
+      </c>
+      <c r="B843" t="s">
+        <v>123</v>
+      </c>
+      <c r="C843">
+        <v>824</v>
+      </c>
+      <c r="D843" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>300003489</v>
+      </c>
+      <c r="B844" t="s">
+        <v>124</v>
+      </c>
+      <c r="C844">
+        <v>1544</v>
+      </c>
+      <c r="D844" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>300003490</v>
+      </c>
+      <c r="B845" t="s">
+        <v>125</v>
+      </c>
+      <c r="C845">
+        <v>1544</v>
+      </c>
+      <c r="D845" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>300003491</v>
+      </c>
+      <c r="B846" t="s">
+        <v>126</v>
+      </c>
+      <c r="C846">
+        <v>1544</v>
+      </c>
+      <c r="D846" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>300003499</v>
+      </c>
+      <c r="B847" t="s">
+        <v>127</v>
+      </c>
+      <c r="C847">
+        <v>824</v>
+      </c>
+      <c r="D847" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>300003500</v>
+      </c>
+      <c r="B848" t="s">
+        <v>128</v>
+      </c>
+      <c r="C848">
+        <v>824</v>
+      </c>
+      <c r="D848" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>300003526</v>
+      </c>
+      <c r="B849" t="s">
+        <v>129</v>
+      </c>
+      <c r="C849">
+        <v>735</v>
+      </c>
+      <c r="D849" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>300003527</v>
+      </c>
+      <c r="B850" t="s">
+        <v>130</v>
+      </c>
+      <c r="C850">
+        <v>1128</v>
+      </c>
+      <c r="D850" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851">
+        <v>300003565</v>
+      </c>
+      <c r="B851" t="s">
+        <v>131</v>
+      </c>
+      <c r="C851">
+        <v>1480</v>
+      </c>
+      <c r="D851" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="A852">
+        <v>300003566</v>
+      </c>
+      <c r="B852" t="s">
+        <v>132</v>
+      </c>
+      <c r="C852">
+        <v>1480</v>
+      </c>
+      <c r="D852" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853">
+        <v>300003635</v>
+      </c>
+      <c r="B853" t="s">
+        <v>133</v>
+      </c>
+      <c r="C853">
+        <v>4059</v>
+      </c>
+      <c r="D853" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="A854">
+        <v>300003636</v>
+      </c>
+      <c r="B854" t="s">
+        <v>134</v>
+      </c>
+      <c r="C854">
+        <v>4059</v>
+      </c>
+      <c r="D854" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="A855">
+        <v>300003639</v>
+      </c>
+      <c r="B855" t="s">
+        <v>135</v>
+      </c>
+      <c r="C855">
+        <v>4059</v>
+      </c>
+      <c r="D855" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="A856">
+        <v>300003652</v>
+      </c>
+      <c r="B856" t="s">
+        <v>136</v>
+      </c>
+      <c r="C856">
+        <v>735</v>
+      </c>
+      <c r="D856" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857">
+        <v>300003653</v>
+      </c>
+      <c r="B857" t="s">
+        <v>137</v>
+      </c>
+      <c r="C857">
+        <v>1128</v>
+      </c>
+      <c r="D857" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="A858">
+        <v>300003673</v>
+      </c>
+      <c r="B858" t="s">
+        <v>138</v>
+      </c>
+      <c r="C858">
+        <v>1538</v>
+      </c>
+      <c r="D858" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859">
+        <v>300003674</v>
+      </c>
+      <c r="B859" t="s">
+        <v>139</v>
+      </c>
+      <c r="C859">
+        <v>1538</v>
+      </c>
+      <c r="D859" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860">
+        <v>300003675</v>
+      </c>
+      <c r="B860" t="s">
+        <v>140</v>
+      </c>
+      <c r="C860">
+        <v>1538</v>
+      </c>
+      <c r="D860" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861">
+        <v>300003768</v>
+      </c>
+      <c r="B861" t="s">
+        <v>141</v>
+      </c>
+      <c r="C861">
+        <v>1063</v>
+      </c>
+      <c r="D861" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862">
+        <v>300003769</v>
+      </c>
+      <c r="B862" t="s">
+        <v>142</v>
+      </c>
+      <c r="C862">
+        <v>1063</v>
+      </c>
+      <c r="D862" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863">
+        <v>300003770</v>
+      </c>
+      <c r="B863" t="s">
+        <v>143</v>
+      </c>
+      <c r="C863">
+        <v>1063</v>
+      </c>
+      <c r="D863" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864">
+        <v>300003776</v>
+      </c>
+      <c r="B864" t="s">
+        <v>144</v>
+      </c>
+      <c r="C864">
+        <v>1538</v>
+      </c>
+      <c r="D864" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="A865">
+        <v>300003827</v>
+      </c>
+      <c r="B865" t="s">
+        <v>145</v>
+      </c>
+      <c r="C865">
+        <v>824</v>
+      </c>
+      <c r="D865" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866">
+        <v>300003851</v>
+      </c>
+      <c r="B866" t="s">
+        <v>146</v>
+      </c>
+      <c r="C866">
+        <v>768</v>
+      </c>
+      <c r="D866" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="A867">
+        <v>300003883</v>
+      </c>
+      <c r="B867" t="s">
+        <v>147</v>
+      </c>
+      <c r="C867">
+        <v>824</v>
+      </c>
+      <c r="D867" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868">
+        <v>300003916</v>
+      </c>
+      <c r="B868" t="s">
+        <v>148</v>
+      </c>
+      <c r="C868">
+        <v>1186</v>
+      </c>
+      <c r="D868" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="A869">
+        <v>300004078</v>
+      </c>
+      <c r="B869" t="s">
+        <v>149</v>
+      </c>
+      <c r="C869">
+        <v>824</v>
+      </c>
+      <c r="D869" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="A870">
+        <v>300004079</v>
+      </c>
+      <c r="B870" t="s">
+        <v>150</v>
+      </c>
+      <c r="C870">
+        <v>824</v>
+      </c>
+      <c r="D870" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="A871">
+        <v>300004081</v>
+      </c>
+      <c r="B871" t="s">
+        <v>151</v>
+      </c>
+      <c r="C871">
+        <v>1107</v>
+      </c>
+      <c r="D871" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="A872">
+        <v>300004089</v>
+      </c>
+      <c r="B872" t="s">
+        <v>152</v>
+      </c>
+      <c r="C872">
+        <v>1131</v>
+      </c>
+      <c r="D872" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="A873">
+        <v>300004116</v>
+      </c>
+      <c r="B873" t="s">
+        <v>153</v>
+      </c>
+      <c r="C873">
+        <v>768</v>
+      </c>
+      <c r="D873" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="A874">
+        <v>300004130</v>
+      </c>
+      <c r="B874" t="s">
+        <v>154</v>
+      </c>
+      <c r="C874">
+        <v>768</v>
+      </c>
+      <c r="D874" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="A875">
+        <v>300004158</v>
+      </c>
+      <c r="B875" t="s">
+        <v>155</v>
+      </c>
+      <c r="C875">
+        <v>824</v>
+      </c>
+      <c r="D875" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876">
+        <v>300004173</v>
+      </c>
+      <c r="B876" t="s">
+        <v>156</v>
+      </c>
+      <c r="C876">
+        <v>763</v>
+      </c>
+      <c r="D876" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877">
+        <v>300004174</v>
+      </c>
+      <c r="B877" t="s">
+        <v>157</v>
+      </c>
+      <c r="C877">
+        <v>763</v>
+      </c>
+      <c r="D877" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878">
+        <v>300004175</v>
+      </c>
+      <c r="B878" t="s">
+        <v>158</v>
+      </c>
+      <c r="C878">
+        <v>763</v>
+      </c>
+      <c r="D878" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879">
+        <v>300004205</v>
+      </c>
+      <c r="B879" t="s">
+        <v>159</v>
+      </c>
+      <c r="C879">
+        <v>848</v>
+      </c>
+      <c r="D879" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880">
+        <v>300004207</v>
+      </c>
+      <c r="B880" t="s">
+        <v>160</v>
+      </c>
+      <c r="C880">
+        <v>1106</v>
+      </c>
+      <c r="D880" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881">
+        <v>300004208</v>
+      </c>
+      <c r="B881" t="s">
+        <v>161</v>
+      </c>
+      <c r="C881">
+        <v>848</v>
+      </c>
+      <c r="D881" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882">
+        <v>300004209</v>
+      </c>
+      <c r="B882" t="s">
+        <v>162</v>
+      </c>
+      <c r="C882">
+        <v>1106</v>
+      </c>
+      <c r="D882" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883">
+        <v>300004210</v>
+      </c>
+      <c r="B883" t="s">
+        <v>163</v>
+      </c>
+      <c r="C883">
+        <v>848</v>
+      </c>
+      <c r="D883" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884">
+        <v>300004211</v>
+      </c>
+      <c r="B884" t="s">
+        <v>164</v>
+      </c>
+      <c r="C884">
+        <v>1106</v>
+      </c>
+      <c r="D884" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885">
+        <v>300004212</v>
+      </c>
+      <c r="B885" t="s">
+        <v>165</v>
+      </c>
+      <c r="C885">
+        <v>848</v>
+      </c>
+      <c r="D885" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886">
+        <v>300004214</v>
+      </c>
+      <c r="B886" t="s">
+        <v>166</v>
+      </c>
+      <c r="C886">
+        <v>848</v>
+      </c>
+      <c r="D886" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887">
+        <v>300004215</v>
+      </c>
+      <c r="B887" t="s">
+        <v>167</v>
+      </c>
+      <c r="C887">
+        <v>848</v>
+      </c>
+      <c r="D887" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888">
+        <v>300004290</v>
+      </c>
+      <c r="B888" t="s">
+        <v>168</v>
+      </c>
+      <c r="C888">
+        <v>1956</v>
+      </c>
+      <c r="D888" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889">
+        <v>300004296</v>
+      </c>
+      <c r="B889" t="s">
+        <v>169</v>
+      </c>
+      <c r="C889">
+        <v>1956</v>
+      </c>
+      <c r="D889" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890">
+        <v>300004298</v>
+      </c>
+      <c r="B890" t="s">
+        <v>170</v>
+      </c>
+      <c r="C890">
+        <v>1956</v>
+      </c>
+      <c r="D890" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891">
+        <v>300004299</v>
+      </c>
+      <c r="B891" t="s">
+        <v>171</v>
+      </c>
+      <c r="C891">
+        <v>1956</v>
+      </c>
+      <c r="D891" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892">
+        <v>300004360</v>
+      </c>
+      <c r="B892" t="s">
+        <v>172</v>
+      </c>
+      <c r="C892">
+        <v>768</v>
+      </c>
+      <c r="D892" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893">
+        <v>300004368</v>
+      </c>
+      <c r="B893" t="s">
+        <v>173</v>
+      </c>
+      <c r="C893">
+        <v>2520</v>
+      </c>
+      <c r="D893" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894">
+        <v>300004369</v>
+      </c>
+      <c r="B894" t="s">
+        <v>174</v>
+      </c>
+      <c r="C894">
+        <v>2520</v>
+      </c>
+      <c r="D894" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895">
+        <v>300004372</v>
+      </c>
+      <c r="B895" t="s">
+        <v>175</v>
+      </c>
+      <c r="C895">
+        <v>763</v>
+      </c>
+      <c r="D895" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896">
+        <v>300004382</v>
+      </c>
+      <c r="B896" t="s">
+        <v>176</v>
+      </c>
+      <c r="C896">
+        <v>2521</v>
+      </c>
+      <c r="D896" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897">
+        <v>300004383</v>
+      </c>
+      <c r="B897" t="s">
+        <v>177</v>
+      </c>
+      <c r="C897">
+        <v>2521</v>
+      </c>
+      <c r="D897" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898">
+        <v>300004384</v>
+      </c>
+      <c r="B898" t="s">
+        <v>178</v>
+      </c>
+      <c r="C898">
+        <v>2521</v>
+      </c>
+      <c r="D898" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899">
+        <v>300004385</v>
+      </c>
+      <c r="B899" t="s">
+        <v>179</v>
+      </c>
+      <c r="C899">
+        <v>2521</v>
+      </c>
+      <c r="D899" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900">
+        <v>300004386</v>
+      </c>
+      <c r="B900" t="s">
+        <v>180</v>
+      </c>
+      <c r="C900">
+        <v>2521</v>
+      </c>
+      <c r="D900" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901">
+        <v>300004387</v>
+      </c>
+      <c r="B901" t="s">
+        <v>181</v>
+      </c>
+      <c r="C901">
+        <v>2521</v>
+      </c>
+      <c r="D901" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902">
+        <v>300004465</v>
+      </c>
+      <c r="B902" t="s">
+        <v>182</v>
+      </c>
+      <c r="C902">
+        <v>2862</v>
+      </c>
+      <c r="D902" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903">
+        <v>300004466</v>
+      </c>
+      <c r="B903" t="s">
+        <v>183</v>
+      </c>
+      <c r="C903">
+        <v>2862</v>
+      </c>
+      <c r="D903" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904">
+        <v>300004482</v>
+      </c>
+      <c r="B904" t="s">
+        <v>184</v>
+      </c>
+      <c r="C904">
+        <v>1544</v>
+      </c>
+      <c r="D904" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905">
+        <v>300004488</v>
+      </c>
+      <c r="B905" t="s">
+        <v>185</v>
+      </c>
+      <c r="C905">
+        <v>1128</v>
+      </c>
+      <c r="D905" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906">
+        <v>300004490</v>
+      </c>
+      <c r="B906" t="s">
+        <v>186</v>
+      </c>
+      <c r="C906">
+        <v>735</v>
+      </c>
+      <c r="D906" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907">
+        <v>300004491</v>
+      </c>
+      <c r="B907" t="s">
+        <v>187</v>
+      </c>
+      <c r="C907">
+        <v>455</v>
+      </c>
+      <c r="D907" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908">
+        <v>300004495</v>
+      </c>
+      <c r="B908" t="s">
+        <v>188</v>
+      </c>
+      <c r="C908">
+        <v>455</v>
+      </c>
+      <c r="D908" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909">
+        <v>300004497</v>
+      </c>
+      <c r="B909" t="s">
+        <v>189</v>
+      </c>
+      <c r="C909">
+        <v>735</v>
+      </c>
+      <c r="D909" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910">
+        <v>300004498</v>
+      </c>
+      <c r="B910" t="s">
+        <v>190</v>
+      </c>
+      <c r="C910">
+        <v>1128</v>
+      </c>
+      <c r="D910" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911">
+        <v>300004503</v>
+      </c>
+      <c r="B911" t="s">
+        <v>191</v>
+      </c>
+      <c r="C911">
+        <v>843</v>
+      </c>
+      <c r="D911" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912">
+        <v>300004509</v>
+      </c>
+      <c r="B912" t="s">
+        <v>192</v>
+      </c>
+      <c r="C912">
+        <v>1128</v>
+      </c>
+      <c r="D912" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913">
+        <v>300004510</v>
+      </c>
+      <c r="B913" t="s">
+        <v>193</v>
+      </c>
+      <c r="C913">
+        <v>455</v>
+      </c>
+      <c r="D913" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914">
+        <v>300004512</v>
+      </c>
+      <c r="B914" t="s">
+        <v>194</v>
+      </c>
+      <c r="C914">
+        <v>455</v>
+      </c>
+      <c r="D914" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915">
+        <v>300004513</v>
+      </c>
+      <c r="B915" t="s">
+        <v>195</v>
+      </c>
+      <c r="C915">
+        <v>1128</v>
+      </c>
+      <c r="D915" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916">
+        <v>300004519</v>
+      </c>
+      <c r="B916" t="s">
+        <v>196</v>
+      </c>
+      <c r="C916">
+        <v>455</v>
+      </c>
+      <c r="D916" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917">
+        <v>300004520</v>
+      </c>
+      <c r="B917" t="s">
+        <v>197</v>
+      </c>
+      <c r="C917">
+        <v>1128</v>
+      </c>
+      <c r="D917" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918">
+        <v>300004522</v>
+      </c>
+      <c r="B918" t="s">
+        <v>198</v>
+      </c>
+      <c r="C918">
+        <v>735</v>
+      </c>
+      <c r="D918" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="A919">
+        <v>300004523</v>
+      </c>
+      <c r="B919" t="s">
+        <v>199</v>
+      </c>
+      <c r="C919">
+        <v>1128</v>
+      </c>
+      <c r="D919" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="A920">
+        <v>300004532</v>
+      </c>
+      <c r="B920" t="s">
+        <v>200</v>
+      </c>
+      <c r="C920">
+        <v>1063</v>
+      </c>
+      <c r="D920" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="A921">
+        <v>300004604</v>
+      </c>
+      <c r="B921" t="s">
+        <v>201</v>
+      </c>
+      <c r="C921">
+        <v>2083</v>
+      </c>
+      <c r="D921" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922">
+        <v>300004605</v>
+      </c>
+      <c r="B922" t="s">
+        <v>202</v>
+      </c>
+      <c r="C922">
+        <v>2083</v>
+      </c>
+      <c r="D922" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="A923">
+        <v>300004606</v>
+      </c>
+      <c r="B923" t="s">
+        <v>203</v>
+      </c>
+      <c r="C923">
+        <v>2083</v>
+      </c>
+      <c r="D923" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924">
+        <v>300004607</v>
+      </c>
+      <c r="B924" t="s">
+        <v>204</v>
+      </c>
+      <c r="C924">
+        <v>2083</v>
+      </c>
+      <c r="D924" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="A925">
+        <v>300004608</v>
+      </c>
+      <c r="B925" t="s">
+        <v>205</v>
+      </c>
+      <c r="C925">
+        <v>2083</v>
+      </c>
+      <c r="D925" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="A926">
+        <v>300004609</v>
+      </c>
+      <c r="B926" t="s">
+        <v>206</v>
+      </c>
+      <c r="C926">
+        <v>2083</v>
+      </c>
+      <c r="D926" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="A927">
+        <v>300004611</v>
+      </c>
+      <c r="B927" t="s">
+        <v>207</v>
+      </c>
+      <c r="C927">
+        <v>2083</v>
+      </c>
+      <c r="D927" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="A928">
+        <v>300004621</v>
+      </c>
+      <c r="B928" t="s">
+        <v>208</v>
+      </c>
+      <c r="C928">
+        <v>2083</v>
+      </c>
+      <c r="D928" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929">
+        <v>300004629</v>
+      </c>
+      <c r="B929" t="s">
+        <v>209</v>
+      </c>
+      <c r="C929">
+        <v>2087</v>
+      </c>
+      <c r="D929" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="A930">
+        <v>300004630</v>
+      </c>
+      <c r="B930" t="s">
+        <v>210</v>
+      </c>
+      <c r="C930">
+        <v>2087</v>
+      </c>
+      <c r="D930" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="A931">
+        <v>300004631</v>
+      </c>
+      <c r="B931" t="s">
+        <v>211</v>
+      </c>
+      <c r="C931">
+        <v>2087</v>
+      </c>
+      <c r="D931" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="A932">
+        <v>300004632</v>
+      </c>
+      <c r="B932" t="s">
+        <v>212</v>
+      </c>
+      <c r="C932">
+        <v>2087</v>
+      </c>
+      <c r="D932" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="A933">
+        <v>300004634</v>
+      </c>
+      <c r="B933" t="s">
+        <v>213</v>
+      </c>
+      <c r="C933">
+        <v>2087</v>
+      </c>
+      <c r="D933" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="A934">
+        <v>300004637</v>
+      </c>
+      <c r="B934" t="s">
+        <v>214</v>
+      </c>
+      <c r="C934">
+        <v>2087</v>
+      </c>
+      <c r="D934" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="A935">
+        <v>300004656</v>
+      </c>
+      <c r="B935" t="s">
+        <v>215</v>
+      </c>
+      <c r="C935">
+        <v>1185</v>
+      </c>
+      <c r="D935" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="A936">
+        <v>300004659</v>
+      </c>
+      <c r="B936" t="s">
+        <v>216</v>
+      </c>
+      <c r="C936">
+        <v>1185</v>
+      </c>
+      <c r="D936" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937">
+        <v>300004660</v>
+      </c>
+      <c r="B937" t="s">
+        <v>217</v>
+      </c>
+      <c r="C937">
+        <v>1185</v>
+      </c>
+      <c r="D937" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="A938">
+        <v>300004669</v>
+      </c>
+      <c r="B938" t="s">
+        <v>218</v>
+      </c>
+      <c r="C938">
+        <v>768</v>
+      </c>
+      <c r="D938" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="A939">
+        <v>300004670</v>
+      </c>
+      <c r="B939" t="s">
+        <v>219</v>
+      </c>
+      <c r="C939">
+        <v>768</v>
+      </c>
+      <c r="D939" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="A940">
+        <v>300004723</v>
+      </c>
+      <c r="B940" t="s">
+        <v>220</v>
+      </c>
+      <c r="C940">
+        <v>2106</v>
+      </c>
+      <c r="D940" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="A941">
+        <v>300004774</v>
+      </c>
+      <c r="B941" t="s">
+        <v>221</v>
+      </c>
+      <c r="C941">
+        <v>1025</v>
+      </c>
+      <c r="D941" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="A942">
+        <v>300004784</v>
+      </c>
+      <c r="B942" t="s">
+        <v>222</v>
+      </c>
+      <c r="C942">
+        <v>1025</v>
+      </c>
+      <c r="D942" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="A943">
+        <v>300004786</v>
+      </c>
+      <c r="B943" t="s">
+        <v>223</v>
+      </c>
+      <c r="C943">
+        <v>1025</v>
+      </c>
+      <c r="D943" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944">
+        <v>300004787</v>
+      </c>
+      <c r="B944" t="s">
+        <v>224</v>
+      </c>
+      <c r="C944">
+        <v>1025</v>
+      </c>
+      <c r="D944" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="A945">
+        <v>300004793</v>
+      </c>
+      <c r="B945" t="s">
+        <v>225</v>
+      </c>
+      <c r="C945">
+        <v>1025</v>
+      </c>
+      <c r="D945" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="A946">
+        <v>300004795</v>
+      </c>
+      <c r="B946" t="s">
+        <v>226</v>
+      </c>
+      <c r="C946">
+        <v>2521</v>
+      </c>
+      <c r="D946" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="A947">
+        <v>300004799</v>
+      </c>
+      <c r="B947" t="s">
+        <v>227</v>
+      </c>
+      <c r="C947">
+        <v>2520</v>
+      </c>
+      <c r="D947" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="A948">
+        <v>300004833</v>
+      </c>
+      <c r="B948" t="s">
+        <v>228</v>
+      </c>
+      <c r="C948">
+        <v>1096</v>
+      </c>
+      <c r="D948" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4">
+      <c r="A949">
+        <v>300004835</v>
+      </c>
+      <c r="B949" t="s">
+        <v>229</v>
+      </c>
+      <c r="C949">
+        <v>2525</v>
+      </c>
+      <c r="D949" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4">
+      <c r="A950">
+        <v>300004840</v>
+      </c>
+      <c r="B950" t="s">
+        <v>230</v>
+      </c>
+      <c r="C950">
+        <v>2106</v>
+      </c>
+      <c r="D950" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4">
+      <c r="A951">
+        <v>300004871</v>
+      </c>
+      <c r="B951" t="s">
+        <v>231</v>
+      </c>
+      <c r="C951">
+        <v>2083</v>
+      </c>
+      <c r="D951" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4">
+      <c r="A952">
+        <v>300004889</v>
+      </c>
+      <c r="B952" t="s">
+        <v>232</v>
+      </c>
+      <c r="C952">
+        <v>2862</v>
+      </c>
+      <c r="D952" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4">
+      <c r="A953">
+        <v>300004890</v>
+      </c>
+      <c r="B953" t="s">
+        <v>233</v>
+      </c>
+      <c r="C953">
+        <v>2862</v>
+      </c>
+      <c r="D953" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4">
+      <c r="A954">
+        <v>300004917</v>
+      </c>
+      <c r="B954" t="s">
+        <v>234</v>
+      </c>
+      <c r="C954">
+        <v>1931</v>
+      </c>
+      <c r="D954" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="A955">
+        <v>300004999</v>
+      </c>
+      <c r="B955" t="s">
+        <v>235</v>
+      </c>
+      <c r="C955">
+        <v>4059</v>
+      </c>
+      <c r="D955" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4">
+      <c r="A956">
+        <v>300005000</v>
+      </c>
+      <c r="B956" t="s">
+        <v>236</v>
+      </c>
+      <c r="C956">
+        <v>4059</v>
+      </c>
+      <c r="D956" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="A957">
+        <v>300005029</v>
+      </c>
+      <c r="B957" t="s">
+        <v>237</v>
+      </c>
+      <c r="C957">
+        <v>2083</v>
+      </c>
+      <c r="D957" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4">
+      <c r="A958">
+        <v>300005053</v>
+      </c>
+      <c r="B958" t="s">
+        <v>238</v>
+      </c>
+      <c r="C958">
+        <v>2083</v>
+      </c>
+      <c r="D958" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4">
+      <c r="A959">
+        <v>300005074</v>
+      </c>
+      <c r="B959" t="s">
+        <v>239</v>
+      </c>
+      <c r="C959">
+        <v>2862</v>
+      </c>
+      <c r="D959" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4">
+      <c r="A960">
+        <v>300005078</v>
+      </c>
+      <c r="B960" t="s">
+        <v>240</v>
+      </c>
+      <c r="C960">
+        <v>2363</v>
+      </c>
+      <c r="D960" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4">
+      <c r="A961">
+        <v>300005079</v>
+      </c>
+      <c r="B961" t="s">
+        <v>241</v>
+      </c>
+      <c r="C961">
+        <v>2363</v>
+      </c>
+      <c r="D961" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4">
+      <c r="A962">
+        <v>300005104</v>
+      </c>
+      <c r="B962" t="s">
+        <v>242</v>
+      </c>
+      <c r="C962">
+        <v>1063</v>
+      </c>
+      <c r="D962" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4">
+      <c r="A963">
+        <v>300005120</v>
+      </c>
+      <c r="B963" t="s">
+        <v>243</v>
+      </c>
+      <c r="C963">
+        <v>1130</v>
+      </c>
+      <c r="D963" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4">
+      <c r="A964">
+        <v>300005123</v>
+      </c>
+      <c r="B964" t="s">
+        <v>244</v>
+      </c>
+      <c r="C964">
+        <v>2521</v>
+      </c>
+      <c r="D964" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4">
+      <c r="A965">
+        <v>300005134</v>
+      </c>
+      <c r="B965" t="s">
+        <v>245</v>
+      </c>
+      <c r="C965">
+        <v>1128</v>
+      </c>
+      <c r="D965" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4">
+      <c r="A966">
+        <v>300005135</v>
+      </c>
+      <c r="B966" t="s">
+        <v>246</v>
+      </c>
+      <c r="C966">
+        <v>735</v>
+      </c>
+      <c r="D966" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4">
+      <c r="A967">
+        <v>300005164</v>
+      </c>
+      <c r="B967" t="s">
+        <v>247</v>
+      </c>
+      <c r="C967">
+        <v>1063</v>
+      </c>
+      <c r="D967" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4">
+      <c r="A968">
+        <v>300005178</v>
+      </c>
+      <c r="B968" t="s">
+        <v>248</v>
+      </c>
+      <c r="C968">
+        <v>2521</v>
+      </c>
+      <c r="D968" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4">
+      <c r="A969">
+        <v>300005179</v>
+      </c>
+      <c r="B969" t="s">
+        <v>249</v>
+      </c>
+      <c r="C969">
+        <v>1025</v>
+      </c>
+      <c r="D969" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4">
+      <c r="A970">
+        <v>300005223</v>
+      </c>
+      <c r="B970" t="s">
+        <v>250</v>
+      </c>
+      <c r="C970">
+        <v>2862</v>
+      </c>
+      <c r="D970" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4">
+      <c r="A971">
+        <v>300005246</v>
+      </c>
+      <c r="B971" t="s">
+        <v>251</v>
+      </c>
+      <c r="C971">
+        <v>2862</v>
+      </c>
+      <c r="D971" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4">
+      <c r="A972">
+        <v>300005258</v>
+      </c>
+      <c r="B972" t="s">
+        <v>252</v>
+      </c>
+      <c r="C972">
+        <v>2405</v>
+      </c>
+      <c r="D972" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4">
+      <c r="A973">
+        <v>300005409</v>
+      </c>
+      <c r="B973" t="s">
+        <v>253</v>
+      </c>
+      <c r="C973">
+        <v>762</v>
+      </c>
+      <c r="D973" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4">
+      <c r="A974">
+        <v>300005435</v>
+      </c>
+      <c r="B974" t="s">
+        <v>254</v>
+      </c>
+      <c r="C974">
+        <v>762</v>
+      </c>
+      <c r="D974" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4">
+      <c r="A975">
+        <v>300005442</v>
+      </c>
+      <c r="B975" t="s">
+        <v>255</v>
+      </c>
+      <c r="C975">
+        <v>779</v>
+      </c>
+      <c r="D975" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4">
+      <c r="A976">
+        <v>300005443</v>
+      </c>
+      <c r="B976" t="s">
+        <v>256</v>
+      </c>
+      <c r="C976">
+        <v>779</v>
+      </c>
+      <c r="D976" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="A977">
+        <v>300005444</v>
+      </c>
+      <c r="B977" t="s">
+        <v>257</v>
+      </c>
+      <c r="C977">
+        <v>779</v>
+      </c>
+      <c r="D977" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="A978">
+        <v>300005445</v>
+      </c>
+      <c r="B978" t="s">
+        <v>258</v>
+      </c>
+      <c r="C978">
+        <v>779</v>
+      </c>
+      <c r="D978" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4">
+      <c r="A979">
+        <v>300005459</v>
+      </c>
+      <c r="B979" t="s">
+        <v>259</v>
+      </c>
+      <c r="C979">
+        <v>1063</v>
+      </c>
+      <c r="D979" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4">
+      <c r="A980">
+        <v>300005462</v>
+      </c>
+      <c r="B980" t="s">
+        <v>260</v>
+      </c>
+      <c r="C980">
+        <v>1063</v>
+      </c>
+      <c r="D980" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4">
+      <c r="A981">
+        <v>300005470</v>
+      </c>
+      <c r="B981" t="s">
+        <v>261</v>
+      </c>
+      <c r="C981">
+        <v>2862</v>
+      </c>
+      <c r="D981" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4">
+      <c r="A982">
+        <v>300005481</v>
+      </c>
+      <c r="B982" t="s">
+        <v>262</v>
+      </c>
+      <c r="C982">
+        <v>824</v>
+      </c>
+      <c r="D982" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4">
+      <c r="A983">
+        <v>300005505</v>
+      </c>
+      <c r="B983" t="s">
+        <v>263</v>
+      </c>
+      <c r="C983">
+        <v>979</v>
+      </c>
+      <c r="D983" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4">
+      <c r="A984">
+        <v>300005509</v>
+      </c>
+      <c r="B984" t="s">
+        <v>264</v>
+      </c>
+      <c r="C984">
+        <v>2467</v>
+      </c>
+      <c r="D984" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4">
+      <c r="A985">
+        <v>300005511</v>
+      </c>
+      <c r="B985" t="s">
+        <v>265</v>
+      </c>
+      <c r="C985">
+        <v>2467</v>
+      </c>
+      <c r="D985" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4">
+      <c r="A986">
+        <v>300005513</v>
+      </c>
+      <c r="B986" t="s">
+        <v>266</v>
+      </c>
+      <c r="C986">
+        <v>2467</v>
+      </c>
+      <c r="D986" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4">
+      <c r="A987">
+        <v>300005519</v>
+      </c>
+      <c r="B987" t="s">
+        <v>267</v>
+      </c>
+      <c r="C987">
+        <v>2467</v>
+      </c>
+      <c r="D987" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4">
+      <c r="A988">
+        <v>300005524</v>
+      </c>
+      <c r="B988" t="s">
+        <v>268</v>
+      </c>
+      <c r="C988">
+        <v>2467</v>
+      </c>
+      <c r="D988" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4">
+      <c r="A989">
+        <v>300005540</v>
+      </c>
+      <c r="B989" t="s">
+        <v>269</v>
+      </c>
+      <c r="C989">
+        <v>768</v>
+      </c>
+      <c r="D989" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4">
+      <c r="A990">
+        <v>300005546</v>
+      </c>
+      <c r="B990" t="s">
+        <v>270</v>
+      </c>
+      <c r="C990">
+        <v>768</v>
+      </c>
+      <c r="D990" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4">
+      <c r="A991">
+        <v>300005580</v>
+      </c>
+      <c r="B991" t="s">
+        <v>271</v>
+      </c>
+      <c r="C991">
+        <v>2862</v>
+      </c>
+      <c r="D991" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4">
+      <c r="A992">
+        <v>300005614</v>
+      </c>
+      <c r="B992" t="s">
+        <v>272</v>
+      </c>
+      <c r="C992">
+        <v>2083</v>
+      </c>
+      <c r="D992" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4">
+      <c r="A993">
+        <v>300005615</v>
+      </c>
+      <c r="B993" t="s">
+        <v>273</v>
+      </c>
+      <c r="C993">
+        <v>2083</v>
+      </c>
+      <c r="D993" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4">
+      <c r="A994">
+        <v>300005632</v>
+      </c>
+      <c r="B994" t="s">
+        <v>274</v>
+      </c>
+      <c r="C994">
+        <v>2363</v>
+      </c>
+      <c r="D994" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4">
+      <c r="A995">
+        <v>300005652</v>
+      </c>
+      <c r="B995" t="s">
+        <v>275</v>
+      </c>
+      <c r="C995">
+        <v>2087</v>
+      </c>
+      <c r="D995" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4">
+      <c r="A996">
+        <v>300005661</v>
+      </c>
+      <c r="B996" t="s">
+        <v>276</v>
+      </c>
+      <c r="C996">
+        <v>1096</v>
+      </c>
+      <c r="D996" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4">
+      <c r="A997">
+        <v>300005727</v>
+      </c>
+      <c r="B997" t="s">
+        <v>277</v>
+      </c>
+      <c r="C997">
+        <v>1106</v>
+      </c>
+      <c r="D997" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4">
+      <c r="A998">
+        <v>300005731</v>
+      </c>
+      <c r="B998" t="s">
+        <v>278</v>
+      </c>
+      <c r="C998">
+        <v>1106</v>
+      </c>
+      <c r="D998" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4">
+      <c r="A999">
+        <v>300005739</v>
+      </c>
+      <c r="B999" t="s">
+        <v>279</v>
+      </c>
+      <c r="C999">
+        <v>1931</v>
+      </c>
+      <c r="D999" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4">
+      <c r="A1000">
+        <v>300005744</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>280</v>
+      </c>
+      <c r="C1000">
+        <v>768</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4">
+      <c r="A1001">
+        <v>300005756</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>281</v>
+      </c>
+      <c r="C1001">
+        <v>2861</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4">
+      <c r="A1002">
+        <v>300005846</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>282</v>
+      </c>
+      <c r="C1002">
+        <v>1096</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4">
+      <c r="A1003">
+        <v>300005957</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>283</v>
+      </c>
+      <c r="C1003">
+        <v>447</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="A1004">
+        <v>300005960</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>284</v>
+      </c>
+      <c r="C1004">
+        <v>2537</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="A1005">
+        <v>300005999</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>285</v>
+      </c>
+      <c r="C1005">
+        <v>824</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4">
+      <c r="A1006">
+        <v>300006010</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>286</v>
+      </c>
+      <c r="C1006">
+        <v>762</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4">
+      <c r="A1007">
+        <v>300006039</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1007">
+        <v>1120</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4">
+      <c r="A1008">
+        <v>300006123</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>288</v>
+      </c>
+      <c r="C1008">
+        <v>2787</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="A1009">
+        <v>300006125</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>289</v>
+      </c>
+      <c r="C1009">
+        <v>2787</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="A1010">
+        <v>300006129</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>290</v>
+      </c>
+      <c r="C1010">
+        <v>1106</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4">
+      <c r="A1011">
+        <v>300006261</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>291</v>
+      </c>
+      <c r="C1011">
+        <v>2495</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="A1012">
+        <v>300006262</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>292</v>
+      </c>
+      <c r="C1012">
+        <v>2495</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="A1013">
+        <v>300006447</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>293</v>
+      </c>
+      <c r="C1013">
+        <v>1106</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="A1014">
+        <v>300006495</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>294</v>
+      </c>
+      <c r="C1014">
+        <v>2865</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="A1015">
+        <v>300006505</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>295</v>
+      </c>
+      <c r="C1015">
+        <v>1261</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4">
+      <c r="A1016">
+        <v>300006506</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>296</v>
+      </c>
+      <c r="C1016">
+        <v>1261</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4">
+      <c r="A1017">
+        <v>300006508</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>297</v>
+      </c>
+      <c r="C1017">
+        <v>1261</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4">
+      <c r="A1018">
+        <v>300006509</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>298</v>
+      </c>
+      <c r="C1018">
+        <v>1261</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4">
+      <c r="A1019">
+        <v>300006511</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>299</v>
+      </c>
+      <c r="C1019">
+        <v>1261</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4">
+      <c r="A1020">
+        <v>300006555</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>300</v>
+      </c>
+      <c r="C1020">
+        <v>1128</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021">
+        <v>300006568</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>301</v>
+      </c>
+      <c r="C1021">
+        <v>455</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022">
+        <v>300006580</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>302</v>
+      </c>
+      <c r="C1022">
+        <v>4043</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023">
+        <v>300006581</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>303</v>
+      </c>
+      <c r="C1023">
+        <v>4043</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024">
+        <v>300006586</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>304</v>
+      </c>
+      <c r="C1024">
+        <v>1063</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="A1025">
+        <v>300006605</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>305</v>
+      </c>
+      <c r="C1025">
+        <v>1063</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="A1026">
+        <v>300006617</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>306</v>
+      </c>
+      <c r="C1026">
+        <v>455</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027">
+        <v>300006621</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>307</v>
+      </c>
+      <c r="C1027">
+        <v>1128</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028">
+        <v>300006627</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>308</v>
+      </c>
+      <c r="C1028">
+        <v>2467</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>300006630</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>309</v>
+      </c>
+      <c r="C1029">
+        <v>1128</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>300006637</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>310</v>
+      </c>
+      <c r="C1030">
+        <v>455</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>300006669</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>311</v>
+      </c>
+      <c r="C1031">
+        <v>824</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>300006670</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1032">
+        <v>735</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>300006679</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>313</v>
+      </c>
+      <c r="C1033">
+        <v>2861</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>300006682</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>314</v>
+      </c>
+      <c r="C1034">
+        <v>1063</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>300006692</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>315</v>
+      </c>
+      <c r="C1035">
+        <v>843</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>300006694</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>316</v>
+      </c>
+      <c r="C1036">
+        <v>869</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>300006697</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>317</v>
+      </c>
+      <c r="C1037">
+        <v>2620</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>300006698</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>318</v>
+      </c>
+      <c r="C1038">
+        <v>2620</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>300006699</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>319</v>
+      </c>
+      <c r="C1039">
+        <v>2620</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>300006710</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>320</v>
+      </c>
+      <c r="C1040">
+        <v>1052</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>300006720</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>321</v>
+      </c>
+      <c r="C1041">
+        <v>1538</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
+        <v>300006810</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>322</v>
+      </c>
+      <c r="C1042">
+        <v>2083</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>300006811</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>323</v>
+      </c>
+      <c r="C1043">
+        <v>2083</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>300006812</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>324</v>
+      </c>
+      <c r="C1044">
+        <v>2083</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>300006816</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>325</v>
+      </c>
+      <c r="C1045">
+        <v>2083</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>300006926</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>326</v>
+      </c>
+      <c r="C1046">
+        <v>2639</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>300006929</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>327</v>
+      </c>
+      <c r="C1047">
+        <v>2639</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>300006930</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>328</v>
+      </c>
+      <c r="C1048">
+        <v>2639</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>300007012</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>329</v>
+      </c>
+      <c r="C1049">
+        <v>2862</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>300007034</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1050">
+        <v>768</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>300007065</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>331</v>
+      </c>
+      <c r="C1051">
+        <v>2083</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>300007071</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>332</v>
+      </c>
+      <c r="C1052">
+        <v>2521</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>300007072</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>333</v>
+      </c>
+      <c r="C1053">
+        <v>2521</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>300007073</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1054">
+        <v>2521</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>300007110</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>335</v>
+      </c>
+      <c r="C1055">
+        <v>2083</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>300007116</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>336</v>
+      </c>
+      <c r="C1056">
+        <v>2083</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>300007133</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>337</v>
+      </c>
+      <c r="C1057">
+        <v>2521</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>300007141</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>338</v>
+      </c>
+      <c r="C1058">
+        <v>1025</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>300007142</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1059">
+        <v>1025</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>300007143</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1060">
+        <v>1025</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>300007160</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1061">
+        <v>1261</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>300007162</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>342</v>
+      </c>
+      <c r="C1062">
+        <v>1261</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>300007184</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>343</v>
+      </c>
+      <c r="C1063">
+        <v>763</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="A1064">
+        <v>300007185</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>344</v>
+      </c>
+      <c r="C1064">
+        <v>763</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="A1065">
+        <v>300007186</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1065">
+        <v>763</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="A1066">
+        <v>300007187</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>346</v>
+      </c>
+      <c r="C1066">
+        <v>1025</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="A1067">
+        <v>300007210</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>347</v>
+      </c>
+      <c r="C1067">
+        <v>2655</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068">
+        <v>300007214</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>348</v>
+      </c>
+      <c r="C1068">
+        <v>2655</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069">
+        <v>300007215</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>349</v>
+      </c>
+      <c r="C1069">
+        <v>2655</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="A1070">
+        <v>300007216</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>350</v>
+      </c>
+      <c r="C1070">
+        <v>2655</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="A1071">
+        <v>300007217</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1071">
+        <v>2655</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="A1072">
+        <v>300007234</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>352</v>
+      </c>
+      <c r="C1072">
+        <v>2620</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="A1073">
+        <v>300007237</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>353</v>
+      </c>
+      <c r="C1073">
+        <v>2661</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="A1074">
+        <v>300007240</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>354</v>
+      </c>
+      <c r="C1074">
+        <v>2620</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="A1075">
+        <v>300007247</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>355</v>
+      </c>
+      <c r="C1075">
+        <v>2661</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="A1076">
+        <v>300007251</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>356</v>
+      </c>
+      <c r="C1076">
+        <v>1130</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="A1077">
+        <v>300007252</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>357</v>
+      </c>
+      <c r="C1077">
+        <v>1130</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="A1078">
+        <v>300007279</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>358</v>
+      </c>
+      <c r="C1078">
+        <v>2620</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="A1079">
+        <v>300007291</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>359</v>
+      </c>
+      <c r="C1079">
+        <v>735</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="A1080">
+        <v>300007292</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>360</v>
+      </c>
+      <c r="C1080">
+        <v>1128</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4">
+      <c r="A1081">
+        <v>300007294</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>361</v>
+      </c>
+      <c r="C1081">
+        <v>2793</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4">
+      <c r="A1082">
+        <v>300007295</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>362</v>
+      </c>
+      <c r="C1082">
+        <v>2793</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="A1083">
+        <v>300007297</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>363</v>
+      </c>
+      <c r="C1083">
+        <v>2793</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="A1084">
+        <v>300007384</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>364</v>
+      </c>
+      <c r="C1084">
+        <v>689</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4">
+      <c r="A1085">
+        <v>300007493</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>365</v>
+      </c>
+      <c r="C1085">
+        <v>1186</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4">
+      <c r="A1086">
+        <v>300007522</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>366</v>
+      </c>
+      <c r="C1086">
+        <v>843</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4">
+      <c r="A1087">
+        <v>300007532</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>367</v>
+      </c>
+      <c r="C1087">
+        <v>2521</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="A1088">
+        <v>300007533</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1088">
+        <v>2521</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="A1089">
+        <v>300007534</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>369</v>
+      </c>
+      <c r="C1089">
+        <v>1025</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="A1090">
+        <v>300007535</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>370</v>
+      </c>
+      <c r="C1090">
+        <v>1025</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="A1091">
+        <v>300007557</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1091">
+        <v>1261</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="A1092">
+        <v>300007571</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>372</v>
+      </c>
+      <c r="C1092">
+        <v>2862</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4">
+      <c r="A1093">
+        <v>300007634</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>373</v>
+      </c>
+      <c r="C1093">
+        <v>1128</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="A1094">
+        <v>300007750</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>374</v>
+      </c>
+      <c r="C1094">
+        <v>763</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="A1095">
+        <v>300007752</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1095">
+        <v>763</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4">
+      <c r="A1096">
+        <v>300007755</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>376</v>
+      </c>
+      <c r="C1096">
+        <v>763</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4">
+      <c r="A1097">
+        <v>300007759</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>377</v>
+      </c>
+      <c r="C1097">
+        <v>4059</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4">
+      <c r="A1098">
+        <v>300007764</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>378</v>
+      </c>
+      <c r="C1098">
+        <v>2106</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4">
+      <c r="A1099">
+        <v>300007765</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>379</v>
+      </c>
+      <c r="C1099">
+        <v>2620</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4">
+      <c r="A1100">
+        <v>300007768</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>380</v>
+      </c>
+      <c r="C1100">
+        <v>2106</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="A1101">
+        <v>300007769</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>381</v>
+      </c>
+      <c r="C1101">
+        <v>2661</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4">
+      <c r="A1102">
+        <v>300007781</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>382</v>
+      </c>
+      <c r="C1102">
+        <v>843</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4">
+      <c r="A1103">
+        <v>300007799</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1103">
+        <v>735</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4">
+      <c r="A1104">
+        <v>300007812</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1104">
+        <v>2862</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4">
+      <c r="A1105">
+        <v>300007872</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>385</v>
+      </c>
+      <c r="C1105">
+        <v>869</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4">
+      <c r="A1106">
+        <v>300007876</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>386</v>
+      </c>
+      <c r="C1106">
+        <v>455</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4">
+      <c r="A1107">
+        <v>300007885</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>387</v>
+      </c>
+      <c r="C1107">
+        <v>455</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4">
+      <c r="A1108">
+        <v>300007888</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>388</v>
+      </c>
+      <c r="C1108">
+        <v>1986</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4">
+      <c r="A1109">
+        <v>300007891</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>389</v>
+      </c>
+      <c r="C1109">
+        <v>1986</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4">
+      <c r="A1110">
+        <v>300007989</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>390</v>
+      </c>
+      <c r="C1110">
+        <v>1063</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4">
+      <c r="A1111">
+        <v>300008025</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>391</v>
+      </c>
+      <c r="C1111">
+        <v>735</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4">
+      <c r="A1112">
+        <v>300008027</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>392</v>
+      </c>
+      <c r="C1112">
+        <v>735</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4">
+      <c r="A1113">
+        <v>300008032</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>393</v>
+      </c>
+      <c r="C1113">
+        <v>2106</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4">
+      <c r="A1114">
+        <v>300008063</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>394</v>
+      </c>
+      <c r="C1114">
+        <v>735</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="A1115">
+        <v>300008088</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>395</v>
+      </c>
+      <c r="C1115">
+        <v>2862</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4">
+      <c r="A1116">
+        <v>300008192</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>396</v>
+      </c>
+      <c r="C1116">
+        <v>2106</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4">
+      <c r="A1117">
+        <v>300008239</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>397</v>
+      </c>
+      <c r="C1117">
+        <v>768</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4">
+      <c r="A1118">
+        <v>300008242</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>398</v>
+      </c>
+      <c r="C1118">
+        <v>768</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4">
+      <c r="A1119">
+        <v>300008286</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>399</v>
+      </c>
+      <c r="C1119">
+        <v>2857</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4">
+      <c r="A1120">
+        <v>300008327</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>400</v>
+      </c>
+      <c r="C1120">
+        <v>2781</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4">
+      <c r="A1121">
+        <v>300008329</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>401</v>
+      </c>
+      <c r="C1121">
+        <v>2781</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4">
+      <c r="A1122">
+        <v>300008334</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>402</v>
+      </c>
+      <c r="C1122">
+        <v>2781</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4">
+      <c r="A1123">
+        <v>300008336</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>403</v>
+      </c>
+      <c r="C1123">
+        <v>2661</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4">
+      <c r="A1124">
+        <v>300008353</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>404</v>
+      </c>
+      <c r="C1124">
+        <v>1128</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4">
+      <c r="A1125">
+        <v>300008427</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>405</v>
+      </c>
+      <c r="C1125">
+        <v>2467</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4">
+      <c r="A1126">
+        <v>300008582</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>406</v>
+      </c>
+      <c r="C1126">
+        <v>2467</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="A1127">
+        <v>300008711</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>407</v>
+      </c>
+      <c r="C1127">
+        <v>2766</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="A1128">
+        <v>300008728</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>408</v>
+      </c>
+      <c r="C1128">
+        <v>1025</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4">
+      <c r="A1129">
+        <v>300008731</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>409</v>
+      </c>
+      <c r="C1129">
+        <v>2521</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4">
+      <c r="A1130">
+        <v>300008732</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C1130">
+        <v>2521</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4">
+      <c r="A1131">
+        <v>300008733</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1131">
+        <v>2083</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4">
+      <c r="A1132">
+        <v>300008852</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>412</v>
+      </c>
+      <c r="C1132">
+        <v>1106</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="A1133">
+        <v>300008866</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>413</v>
+      </c>
+      <c r="C1133">
+        <v>2467</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134">
+        <v>300008872</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>414</v>
+      </c>
+      <c r="C1134">
+        <v>1131</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4">
+      <c r="A1135">
+        <v>300008874</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>415</v>
+      </c>
+      <c r="C1135">
+        <v>1131</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136">
+        <v>300008876</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>416</v>
+      </c>
+      <c r="C1136">
+        <v>1131</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4">
+      <c r="A1137">
+        <v>300008906</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>417</v>
+      </c>
+      <c r="C1137">
+        <v>1956</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4">
+      <c r="A1138">
+        <v>300008915</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>418</v>
+      </c>
+      <c r="C1138">
+        <v>1025</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4">
+      <c r="A1139">
+        <v>300008916</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>419</v>
+      </c>
+      <c r="C1139">
+        <v>2521</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4">
+      <c r="A1140">
+        <v>300008956</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>420</v>
+      </c>
+      <c r="C1140">
+        <v>2844</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4">
+      <c r="A1141">
+        <v>300008960</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>421</v>
+      </c>
+      <c r="C1141">
+        <v>2844</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4">
+      <c r="A1142">
+        <v>300008962</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>422</v>
+      </c>
+      <c r="C1142">
+        <v>2844</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4">
+      <c r="A1143">
+        <v>300008965</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>423</v>
+      </c>
+      <c r="C1143">
+        <v>1131</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4">
+      <c r="A1144">
+        <v>300009076</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>424</v>
+      </c>
+      <c r="C1144">
+        <v>1131</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4">
+      <c r="A1145">
+        <v>300009080</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>425</v>
+      </c>
+      <c r="C1145">
+        <v>1131</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4">
+      <c r="A1146">
+        <v>300009118</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>426</v>
+      </c>
+      <c r="C1146">
+        <v>1131</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4">
+      <c r="A1147">
+        <v>300009120</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>427</v>
+      </c>
+      <c r="C1147">
+        <v>1131</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4">
+      <c r="A1148">
+        <v>300009124</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>428</v>
+      </c>
+      <c r="C1148">
+        <v>1131</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4">
+      <c r="A1149">
+        <v>300009186</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>429</v>
+      </c>
+      <c r="C1149">
+        <v>975</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4">
+      <c r="A1150">
+        <v>300009187</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>430</v>
+      </c>
+      <c r="C1150">
+        <v>975</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4">
+      <c r="A1151">
+        <v>300009219</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>431</v>
+      </c>
+      <c r="C1151">
+        <v>975</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4">
+      <c r="A1152">
+        <v>300009306</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>432</v>
+      </c>
+      <c r="C1152">
+        <v>2849</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4">
+      <c r="A1153">
+        <v>300009307</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>433</v>
+      </c>
+      <c r="C1153">
+        <v>2849</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4">
+      <c r="A1154">
+        <v>300009310</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>434</v>
+      </c>
+      <c r="C1154">
+        <v>2849</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4">
+      <c r="A1155">
+        <v>300009311</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>435</v>
+      </c>
+      <c r="C1155">
+        <v>2849</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4">
+      <c r="A1156">
+        <v>300009351</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>436</v>
+      </c>
+      <c r="C1156">
+        <v>2849</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4">
+      <c r="A1157">
+        <v>300009430</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>437</v>
+      </c>
+      <c r="C1157">
+        <v>4043</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4">
+      <c r="A1158">
+        <v>300009465</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>438</v>
+      </c>
+      <c r="C1158">
+        <v>1261</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4">
+      <c r="A1159">
+        <v>300009542</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>439</v>
+      </c>
+      <c r="C1159">
+        <v>2849</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4">
+      <c r="A1160">
+        <v>300009598</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>440</v>
+      </c>
+      <c r="C1160">
+        <v>869</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4">
+      <c r="A1161">
+        <v>300009609</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>441</v>
+      </c>
+      <c r="C1161">
+        <v>2794</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4">
+      <c r="A1162">
+        <v>300009611</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>442</v>
+      </c>
+      <c r="C1162">
+        <v>2794</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="A1163">
+        <v>300009613</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>443</v>
+      </c>
+      <c r="C1163">
+        <v>2794</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4">
+      <c r="A1164">
+        <v>300009616</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>444</v>
+      </c>
+      <c r="C1164">
+        <v>2794</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4">
+      <c r="A1165">
+        <v>300009617</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1165">
+        <v>2781</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4">
+      <c r="A1166">
+        <v>300009810</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>446</v>
+      </c>
+      <c r="C1166">
+        <v>2849</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4">
+      <c r="A1167">
+        <v>300009929</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>447</v>
+      </c>
+      <c r="C1167">
+        <v>2046</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4">
+      <c r="A1168">
+        <v>300009989</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1168">
+        <v>2083</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4">
+      <c r="A1169">
+        <v>300009990</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>449</v>
+      </c>
+      <c r="C1169">
+        <v>2521</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4">
+      <c r="A1170">
+        <v>300010024</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>450</v>
+      </c>
+      <c r="C1170">
+        <v>2661</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4">
+      <c r="A1171">
+        <v>300010066</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>451</v>
+      </c>
+      <c r="C1171">
+        <v>1096</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4">
+      <c r="A1172">
+        <v>300010068</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>452</v>
+      </c>
+      <c r="C1172">
+        <v>1096</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4">
+      <c r="A1173">
+        <v>300010182</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>453</v>
+      </c>
+      <c r="C1173">
+        <v>4059</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="A1174">
+        <v>300010183</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>454</v>
+      </c>
+      <c r="C1174">
+        <v>975</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="A1175">
+        <v>300010237</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>455</v>
+      </c>
+      <c r="C1175">
+        <v>975</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4">
+      <c r="A1176">
+        <v>300010252</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>456</v>
+      </c>
+      <c r="C1176">
+        <v>447</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="A1177">
+        <v>300010253</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>457</v>
+      </c>
+      <c r="C1177">
+        <v>447</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4">
+      <c r="A1178">
+        <v>300010254</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>458</v>
+      </c>
+      <c r="C1178">
+        <v>447</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4">
+      <c r="A1179">
+        <v>300010256</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>459</v>
+      </c>
+      <c r="C1179">
+        <v>735</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4">
+      <c r="A1180">
+        <v>300010270</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>460</v>
+      </c>
+      <c r="C1180">
+        <v>869</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4">
+      <c r="A1181">
+        <v>300010271</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>461</v>
+      </c>
+      <c r="C1181">
+        <v>869</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4">
+      <c r="A1182">
+        <v>300010272</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>462</v>
+      </c>
+      <c r="C1182">
+        <v>869</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4">
+      <c r="A1183">
+        <v>300010314</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1183">
+        <v>824</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4">
+      <c r="A1184">
+        <v>300010315</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>464</v>
+      </c>
+      <c r="C1184">
+        <v>449</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4">
+      <c r="A1185">
+        <v>300010369</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1185">
+        <v>2794</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4">
+      <c r="A1186">
+        <v>300010370</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>466</v>
+      </c>
+      <c r="C1186">
+        <v>2781</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4">
+      <c r="A1187">
+        <v>300010442</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>467</v>
+      </c>
+      <c r="C1187">
+        <v>1107</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4">
+      <c r="A1188">
+        <v>300010460</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>468</v>
+      </c>
+      <c r="C1188">
+        <v>689</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4">
+      <c r="A1189">
+        <v>300010461</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1189">
+        <v>689</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4">
+      <c r="A1190">
+        <v>300010473</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>470</v>
+      </c>
+      <c r="C1190">
+        <v>1261</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4">
+      <c r="A1191">
+        <v>300010673</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>471</v>
+      </c>
+      <c r="C1191">
+        <v>2849</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4">
+      <c r="A1192">
+        <v>300010764</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>472</v>
+      </c>
+      <c r="C1192">
+        <v>975</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="A1193">
+        <v>300010765</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>473</v>
+      </c>
+      <c r="C1193">
+        <v>975</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4">
+      <c r="A1194">
+        <v>300010786</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>474</v>
+      </c>
+      <c r="C1194">
+        <v>975</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4">
+      <c r="A1195">
+        <v>300010787</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>475</v>
+      </c>
+      <c r="C1195">
+        <v>1261</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4">
+      <c r="A1196">
+        <v>300010790</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>476</v>
+      </c>
+      <c r="C1196">
+        <v>1131</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="A1197">
+        <v>300010881</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>477</v>
+      </c>
+      <c r="C1197">
+        <v>843</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4">
+      <c r="A1198">
+        <v>300010885</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>478</v>
+      </c>
+      <c r="C1198">
+        <v>1128</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4">
+      <c r="A1199">
+        <v>300010891</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1199">
+        <v>1128</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="A1200">
+        <v>300010893</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1200">
+        <v>455</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4">
+      <c r="A1201">
+        <v>300010895</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>481</v>
+      </c>
+      <c r="C1201">
+        <v>2620</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="A1202">
+        <v>300010898</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>482</v>
+      </c>
+      <c r="C1202">
+        <v>2467</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4">
+      <c r="A1203">
+        <v>300010911</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>483</v>
+      </c>
+      <c r="C1203">
+        <v>1063</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="A1204">
+        <v>300010913</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>484</v>
+      </c>
+      <c r="C1204">
+        <v>735</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4">
+      <c r="A1205">
+        <v>300010914</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>485</v>
+      </c>
+      <c r="C1205">
+        <v>735</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4">
+      <c r="A1206">
+        <v>300012294</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>486</v>
+      </c>
+      <c r="C1206">
+        <v>768</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="A1207">
+        <v>300012335</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>487</v>
+      </c>
+      <c r="C1207">
+        <v>4001</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4">
+      <c r="A1208">
+        <v>300012322</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>488</v>
+      </c>
+      <c r="C1208">
+        <v>4001</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4">
+      <c r="A1209">
+        <v>300012297</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1209">
+        <v>4001</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4">
+      <c r="A1210">
+        <v>300012288</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1210">
+        <v>4002</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4">
+      <c r="A1211">
+        <v>300012361</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>491</v>
+      </c>
+      <c r="C1211">
+        <v>2620</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4">
+      <c r="A1212">
+        <v>300012356</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>492</v>
+      </c>
+      <c r="C1212">
+        <v>4002</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4">
+      <c r="A1213">
+        <v>300012357</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>493</v>
+      </c>
+      <c r="C1213">
+        <v>4002</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4">
+      <c r="A1214">
+        <v>300012371</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>494</v>
+      </c>
+      <c r="C1214">
+        <v>4002</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4">
+      <c r="A1215">
+        <v>300012364</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>495</v>
+      </c>
+      <c r="C1215">
+        <v>4002</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4">
+      <c r="A1216">
+        <v>300012365</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>496</v>
+      </c>
+      <c r="C1216">
+        <v>4002</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4">
+      <c r="A1217">
+        <v>300012380</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>497</v>
+      </c>
+      <c r="C1217">
+        <v>4002</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4">
+      <c r="A1218">
+        <v>300012374</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>498</v>
+      </c>
+      <c r="C1218">
+        <v>4002</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4">
+      <c r="A1219">
+        <v>300012390</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>499</v>
+      </c>
+      <c r="C1219">
+        <v>4002</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4">
+      <c r="A1220">
+        <v>300012375</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>500</v>
+      </c>
+      <c r="C1220">
+        <v>4002</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4">
+      <c r="A1221">
+        <v>300012403</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1221">
+        <v>4002</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4">
+      <c r="A1222">
+        <v>300012326</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>502</v>
+      </c>
+      <c r="C1222">
+        <v>4003</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4">
+      <c r="A1223">
+        <v>300012327</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>503</v>
+      </c>
+      <c r="C1223">
+        <v>4003</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4">
+      <c r="A1224">
+        <v>300012540</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1224">
+        <v>4002</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4">
+      <c r="A1225">
+        <v>300012536</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>505</v>
+      </c>
+      <c r="C1225">
+        <v>1544</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4">
+      <c r="A1226">
+        <v>300016300</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>506</v>
+      </c>
+      <c r="C1226">
+        <v>2794</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4">
+      <c r="A1227">
+        <v>300016297</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>507</v>
+      </c>
+      <c r="C1227">
+        <v>2794</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4">
+      <c r="A1228">
+        <v>300016360</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>508</v>
+      </c>
+      <c r="C1228">
+        <v>2620</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4">
+      <c r="A1229">
+        <v>300016370</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1229">
+        <v>2620</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4">
+      <c r="A1230">
+        <v>300019430</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1230">
+        <v>4002</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4">
+      <c r="A1231">
+        <v>300019436</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>511</v>
+      </c>
+      <c r="C1231">
+        <v>2794</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4">
+      <c r="A1232">
+        <v>300019462</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>512</v>
+      </c>
+      <c r="C1232">
+        <v>2781</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4">
+      <c r="A1233">
+        <v>300019531</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>513</v>
+      </c>
+      <c r="C1233">
+        <v>1205</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4">
+      <c r="A1234">
+        <v>300019532</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>514</v>
+      </c>
+      <c r="C1234">
+        <v>1205</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4">
+      <c r="A1235">
+        <v>300019621</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>515</v>
+      </c>
+      <c r="C1235">
+        <v>4017</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="A1236">
+        <v>300019613</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1236">
+        <v>4017</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4">
+      <c r="A1237">
+        <v>300019709</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>517</v>
+      </c>
+      <c r="C1237">
+        <v>824</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4">
+      <c r="A1238">
+        <v>300034484</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1238">
+        <v>2862</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4">
+      <c r="A1239">
+        <v>300034495</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>519</v>
+      </c>
+      <c r="C1239">
+        <v>4002</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="A1240">
+        <v>300037913</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>520</v>
+      </c>
+      <c r="C1240">
+        <v>4002</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4">
+      <c r="A1241">
+        <v>300038086</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>521</v>
+      </c>
+      <c r="C1241">
+        <v>2861</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="A1242">
+        <v>300038329</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>522</v>
+      </c>
+      <c r="C1242">
+        <v>975</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4">
+      <c r="A1243">
+        <v>300038434</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>523</v>
+      </c>
+      <c r="C1243">
+        <v>1025</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4">
+      <c r="A1244">
+        <v>300038429</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>524</v>
+      </c>
+      <c r="C1244">
+        <v>2521</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4">
+      <c r="A1245">
+        <v>300038435</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>525</v>
+      </c>
+      <c r="C1245">
+        <v>2521</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="A1246">
+        <v>300038436</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>526</v>
+      </c>
+      <c r="C1246">
+        <v>1025</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4">
+      <c r="A1247">
+        <v>300038590</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1247">
+        <v>975</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4">
+      <c r="A1248">
+        <v>300038636</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1248">
+        <v>4045</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4">
+      <c r="A1249">
+        <v>300038655</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>529</v>
+      </c>
+      <c r="C1249">
+        <v>4045</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4">
+      <c r="A1250">
+        <v>300038647</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>530</v>
+      </c>
+      <c r="C1250">
+        <v>4045</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4">
+      <c r="A1251">
+        <v>300038671</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1251">
+        <v>4045</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4">
+      <c r="A1252">
+        <v>300038672</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1252">
+        <v>4045</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4">
+      <c r="A1253">
+        <v>300038638</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>533</v>
+      </c>
+      <c r="C1253">
+        <v>4045</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4">
+      <c r="A1254">
+        <v>300038680</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>534</v>
+      </c>
+      <c r="C1254">
+        <v>4045</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4">
+      <c r="A1255">
+        <v>300039033</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1255">
+        <v>4059</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4">
+      <c r="A1256">
+        <v>300039044</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>536</v>
+      </c>
+      <c r="C1256">
+        <v>4059</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4">
+      <c r="A1257">
+        <v>300039341</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>537</v>
+      </c>
+      <c r="C1257">
+        <v>4045</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4">
+      <c r="A1258">
+        <v>300039334</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>538</v>
+      </c>
+      <c r="C1258">
+        <v>4045</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4">
+      <c r="A1259">
+        <v>300039318</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>539</v>
+      </c>
+      <c r="C1259">
+        <v>4045</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4">
+      <c r="A1260">
+        <v>300039336</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>540</v>
+      </c>
+      <c r="C1260">
+        <v>4045</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4">
+      <c r="A1261">
+        <v>300039337</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>541</v>
+      </c>
+      <c r="C1261">
+        <v>4045</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4">
+      <c r="A1262">
+        <v>300039964</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>542</v>
+      </c>
+      <c r="C1262">
+        <v>4002</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4">
+      <c r="A1263">
+        <v>300039948</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>543</v>
+      </c>
+      <c r="C1263">
+        <v>4002</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4">
+      <c r="A1264">
+        <v>300039966</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>544</v>
+      </c>
+      <c r="C1264">
+        <v>2537</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4">
+      <c r="A1265">
+        <v>300039972</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1265">
+        <v>4002</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4">
+      <c r="A1266">
+        <v>300039949</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>546</v>
+      </c>
+      <c r="C1266">
+        <v>4002</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4">
+      <c r="A1267">
+        <v>300039980</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>547</v>
+      </c>
+      <c r="C1267">
+        <v>447</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4">
+      <c r="A1268">
+        <v>300039981</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>548</v>
+      </c>
+      <c r="C1268">
+        <v>2046</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4">
+      <c r="A1269">
+        <v>300040043</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>549</v>
+      </c>
+      <c r="C1269">
+        <v>1131</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4">
+      <c r="A1270">
+        <v>300040199</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>550</v>
+      </c>
+      <c r="C1270">
+        <v>2877</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4">
+      <c r="A1271">
+        <v>300040202</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1271">
+        <v>2877</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4">
+      <c r="A1272">
+        <v>300040221</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>552</v>
+      </c>
+      <c r="C1272">
+        <v>2877</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4">
+      <c r="A1273">
+        <v>300040289</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>553</v>
+      </c>
+      <c r="C1273">
+        <v>4004</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4">
+      <c r="A1274">
+        <v>300040307</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1274">
+        <v>4004</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4">
+      <c r="A1275">
+        <v>300040308</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>555</v>
+      </c>
+      <c r="C1275">
+        <v>4004</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4">
+      <c r="A1276">
+        <v>300040309</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>556</v>
+      </c>
+      <c r="C1276">
+        <v>4004</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4">
+      <c r="A1277">
+        <v>300040316</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>557</v>
+      </c>
+      <c r="C1277">
+        <v>2781</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4">
+      <c r="A1278">
+        <v>300040332</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1278">
+        <v>2794</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4">
+      <c r="A1279">
+        <v>300040463</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>559</v>
+      </c>
+      <c r="C1279">
+        <v>4003</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4">
+      <c r="A1280">
+        <v>300040508</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>560</v>
+      </c>
+      <c r="C1280">
+        <v>1261</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4">
+      <c r="A1281">
+        <v>300040619</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1281">
+        <v>2781</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4">
+      <c r="A1282">
+        <v>300040635</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1282">
+        <v>2781</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4">
+      <c r="A1283">
+        <v>300040739</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>563</v>
+      </c>
+      <c r="C1283">
+        <v>2877</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4">
+      <c r="A1284">
+        <v>300040750</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>564</v>
+      </c>
+      <c r="C1284">
+        <v>2877</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="A1285">
+        <v>300040806</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1285">
+        <v>2877</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4">
+      <c r="A1286">
+        <v>300040863</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1286">
+        <v>2781</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="A1287">
+        <v>300040864</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1287">
+        <v>2781</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:4">
+      <c r="A1288">
+        <v>300041094</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>568</v>
+      </c>
+      <c r="C1288">
+        <v>2087</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:4">
+      <c r="A1289">
+        <v>300041087</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>569</v>
+      </c>
+      <c r="C1289">
+        <v>2655</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="A1290">
+        <v>300041103</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>570</v>
+      </c>
+      <c r="C1290">
+        <v>2655</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="A1291">
+        <v>300041104</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>571</v>
+      </c>
+      <c r="C1291">
+        <v>762</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="A1292">
+        <v>300041111</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>572</v>
+      </c>
+      <c r="C1292">
+        <v>2087</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293">
+        <v>300041384</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>573</v>
+      </c>
+      <c r="C1293">
+        <v>2083</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="A1294">
+        <v>300041385</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>574</v>
+      </c>
+      <c r="C1294">
+        <v>2083</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4">
+      <c r="A1295">
+        <v>300041610</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>575</v>
+      </c>
+      <c r="C1295">
+        <v>2781</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4">
+      <c r="A1296">
+        <v>300041611</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>576</v>
+      </c>
+      <c r="C1296">
+        <v>2794</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4">
+      <c r="A1297">
+        <v>300042175</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>577</v>
+      </c>
+      <c r="C1297">
+        <v>2023</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4">
+      <c r="A1298">
+        <v>300042319</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>578</v>
+      </c>
+      <c r="C1298">
+        <v>4002</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4">
+      <c r="A1299">
+        <v>300042329</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1299">
+        <v>4002</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4">
+      <c r="A1300">
+        <v>300042401</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>580</v>
+      </c>
+      <c r="C1300">
+        <v>735</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="A1301">
+        <v>300042527</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>581</v>
+      </c>
+      <c r="C1301">
+        <v>2788</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="A1302">
+        <v>300043040</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>582</v>
+      </c>
+      <c r="C1302">
+        <v>4002</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303">
+        <v>300043105</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>583</v>
+      </c>
+      <c r="C1303">
+        <v>2253</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4">
+      <c r="A1304">
+        <v>300043204</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>584</v>
+      </c>
+      <c r="C1304">
+        <v>455</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305">
+        <v>300043914</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1305">
+        <v>975</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306">
+        <v>300044185</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>586</v>
+      </c>
+      <c r="C1306">
+        <v>2525</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="A1307">
+        <v>300044563</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1307">
+        <v>1128</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="A1308">
+        <v>300044634</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>588</v>
+      </c>
+      <c r="C1308">
+        <v>875</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309">
+        <v>300044614</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>589</v>
+      </c>
+      <c r="C1309">
+        <v>875</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310">
+        <v>300044623</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1310">
+        <v>875</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311">
+        <v>300044822</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>591</v>
+      </c>
+      <c r="C1311">
+        <v>4002</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312">
+        <v>300044797</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>592</v>
+      </c>
+      <c r="C1312">
+        <v>4002</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313">
+        <v>300044831</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>593</v>
+      </c>
+      <c r="C1313">
+        <v>4004</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314">
+        <v>300044842</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1314">
+        <v>4002</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315">
+        <v>300044832</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>595</v>
+      </c>
+      <c r="C1315">
+        <v>4002</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316">
+        <v>300044833</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>596</v>
+      </c>
+      <c r="C1316">
+        <v>4004</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317">
+        <v>300044958</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>597</v>
+      </c>
+      <c r="C1317">
+        <v>2083</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318">
+        <v>300044970</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>598</v>
+      </c>
+      <c r="C1318">
+        <v>2083</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319">
+        <v>300044947</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>599</v>
+      </c>
+      <c r="C1319">
+        <v>1131</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320">
+        <v>300044973</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>600</v>
+      </c>
+      <c r="C1320">
+        <v>1131</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321">
+        <v>300045004</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>601</v>
+      </c>
+      <c r="C1321">
+        <v>975</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322">
+        <v>300045205</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>602</v>
+      </c>
+      <c r="C1322">
+        <v>2794</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323">
+        <v>300045206</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>603</v>
+      </c>
+      <c r="C1323">
+        <v>2781</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324">
+        <v>300045226</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>604</v>
+      </c>
+      <c r="C1324">
+        <v>735</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325">
+        <v>300045233</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1325">
+        <v>1128</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326">
+        <v>300045335</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>606</v>
+      </c>
+      <c r="C1326">
+        <v>1106</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327">
+        <v>300045349</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>607</v>
+      </c>
+      <c r="C1327">
+        <v>848</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328">
+        <v>300045360</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>608</v>
+      </c>
+      <c r="C1328">
+        <v>848</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329">
+        <v>300045358</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>609</v>
+      </c>
+      <c r="C1329">
+        <v>1106</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330">
+        <v>300045368</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>610</v>
+      </c>
+      <c r="C1330">
+        <v>1063</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331">
+        <v>300045465</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1331">
+        <v>4003</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332">
+        <v>300045466</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>612</v>
+      </c>
+      <c r="C1332">
+        <v>4003</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333">
+        <v>300045539</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>613</v>
+      </c>
+      <c r="C1333">
+        <v>4116</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334">
+        <v>300045598</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>614</v>
+      </c>
+      <c r="C1334">
+        <v>4108</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335">
+        <v>300045602</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>615</v>
+      </c>
+      <c r="C1335">
+        <v>4108</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336">
+        <v>300045607</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>616</v>
+      </c>
+      <c r="C1336">
+        <v>4047</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="A1337">
+        <v>300045638</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>617</v>
+      </c>
+      <c r="C1337">
+        <v>4122</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="A1338">
+        <v>300045639</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>618</v>
+      </c>
+      <c r="C1338">
+        <v>4122</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="A1339">
+        <v>300045660</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1339">
+        <v>4122</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340">
+        <v>300045661</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>620</v>
+      </c>
+      <c r="C1340">
+        <v>4122</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341">
+        <v>300045662</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>621</v>
+      </c>
+      <c r="C1341">
+        <v>4122</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342">
+        <v>300045649</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>622</v>
+      </c>
+      <c r="C1342">
+        <v>4122</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="A1343">
+        <v>300045653</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>623</v>
+      </c>
+      <c r="C1343">
+        <v>4122</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="A1344">
+        <v>300045671</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>624</v>
+      </c>
+      <c r="C1344">
+        <v>4122</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="A1345">
+        <v>300045655</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>625</v>
+      </c>
+      <c r="C1345">
+        <v>4122</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="A1346">
+        <v>300045680</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>626</v>
+      </c>
+      <c r="C1346">
+        <v>4122</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347">
+        <v>300045720</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1347">
+        <v>1063</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348">
+        <v>300045717</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>628</v>
+      </c>
+      <c r="C1348">
+        <v>1063</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349">
+        <v>300045892</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>629</v>
+      </c>
+      <c r="C1349">
+        <v>2862</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350">
+        <v>300045905</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>630</v>
+      </c>
+      <c r="C1350">
+        <v>2862</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="A1351">
+        <v>300045943</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>631</v>
+      </c>
+      <c r="C1351">
+        <v>1128</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="A1352">
+        <v>300045938</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>632</v>
+      </c>
+      <c r="C1352">
+        <v>735</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="A1353">
+        <v>300046199</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>633</v>
+      </c>
+      <c r="C1353">
+        <v>2083</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="A1354">
+        <v>300046211</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1354">
+        <v>2781</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4">
+      <c r="A1355">
+        <v>300046206</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>635</v>
+      </c>
+      <c r="C1355">
+        <v>2781</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4">
+      <c r="A1356">
+        <v>300046207</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>636</v>
+      </c>
+      <c r="C1356">
+        <v>2781</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4">
+      <c r="A1357">
+        <v>300048888</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1357">
+        <v>1186</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4">
+      <c r="A1358">
+        <v>300048929</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>638</v>
+      </c>
+      <c r="C1358">
+        <v>444</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4">
+      <c r="A1359">
+        <v>300049221</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>639</v>
+      </c>
+      <c r="C1359">
+        <v>4130</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4">
+      <c r="A1360">
+        <v>300049231</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>640</v>
+      </c>
+      <c r="C1360">
+        <v>4130</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4">
+      <c r="A1361">
+        <v>300049232</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>641</v>
+      </c>
+      <c r="C1361">
+        <v>4130</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4">
+      <c r="A1362">
+        <v>300049533</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>642</v>
+      </c>
+      <c r="C1362">
+        <v>1128</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="A1363">
+        <v>300049541</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>643</v>
+      </c>
+      <c r="C1363">
+        <v>735</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="A1364">
+        <v>300049797</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1364">
+        <v>2781</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="A1365">
+        <v>300049873</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>645</v>
+      </c>
+      <c r="C1365">
+        <v>2083</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="A1366">
+        <v>300049893</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>646</v>
+      </c>
+      <c r="C1366">
+        <v>2083</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="A1367">
+        <v>300050285</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>647</v>
+      </c>
+      <c r="C1367">
+        <v>4002</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="A1368">
+        <v>300050276</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>648</v>
+      </c>
+      <c r="C1368">
+        <v>4002</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="A1369">
+        <v>300050307</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>649</v>
+      </c>
+      <c r="C1369">
+        <v>2106</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="A1370">
+        <v>300050888</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>650</v>
+      </c>
+      <c r="C1370">
+        <v>975</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="A1371">
+        <v>300051203</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>651</v>
+      </c>
+      <c r="C1371">
+        <v>4002</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="A1372">
+        <v>300056410</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>652</v>
+      </c>
+      <c r="C1372">
+        <v>1261</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="A1373">
+        <v>300056393</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>653</v>
+      </c>
+      <c r="C1373">
+        <v>1261</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="A1374">
+        <v>300056535</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1374">
+        <v>2781</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="A1375">
+        <v>300056580</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>655</v>
+      </c>
+      <c r="C1375">
+        <v>4147</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="A1376">
+        <v>300056578</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>656</v>
+      </c>
+      <c r="C1376">
+        <v>4148</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="A1377">
+        <v>300056591</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1377">
+        <v>4146</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="A1378">
+        <v>300056584</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>658</v>
+      </c>
+      <c r="C1378">
+        <v>4148</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="A1379">
+        <v>300056586</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>659</v>
+      </c>
+      <c r="C1379">
+        <v>4147</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="A1380">
+        <v>300056598</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>660</v>
+      </c>
+      <c r="C1380">
+        <v>4148</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="A1381">
+        <v>300056604</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>661</v>
+      </c>
+      <c r="C1381">
+        <v>4148</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="A1382">
+        <v>300056615</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1382">
+        <v>4147</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="A1383">
+        <v>300056617</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>663</v>
+      </c>
+      <c r="C1383">
+        <v>4146</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="A1384">
+        <v>300056618</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1384">
+        <v>4146</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="A1385">
+        <v>300056630</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>665</v>
+      </c>
+      <c r="C1385">
+        <v>4146</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="A1386">
+        <v>300056621</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>666</v>
+      </c>
+      <c r="C1386">
+        <v>4146</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="A1387">
+        <v>300056640</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1387">
+        <v>4146</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="A1388">
+        <v>300056632</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>668</v>
+      </c>
+      <c r="C1388">
+        <v>4148</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="A1389">
+        <v>300056633</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>669</v>
+      </c>
+      <c r="C1389">
+        <v>4147</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="A1390">
+        <v>300056636</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>670</v>
+      </c>
+      <c r="C1390">
+        <v>4148</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="A1391">
+        <v>300056625</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1391">
+        <v>4148</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="A1392">
+        <v>300056637</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>672</v>
+      </c>
+      <c r="C1392">
+        <v>4147</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="A1393">
+        <v>300056638</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1393">
+        <v>4148</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="A1394">
+        <v>300056647</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>674</v>
+      </c>
+      <c r="C1394">
+        <v>4148</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="A1395">
+        <v>300056677</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>675</v>
+      </c>
+      <c r="C1395">
+        <v>4146</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="A1396">
+        <v>300056683</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1396">
+        <v>4146</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="A1397">
+        <v>300056684</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>677</v>
+      </c>
+      <c r="C1397">
+        <v>4146</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="A1398">
+        <v>300056685</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1398">
+        <v>4148</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="A1399">
+        <v>300056666</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>679</v>
+      </c>
+      <c r="C1399">
+        <v>4152</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="A1400">
+        <v>300056667</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>680</v>
+      </c>
+      <c r="C1400">
+        <v>4148</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="A1401">
+        <v>300056690</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1401">
+        <v>4148</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="A1402">
+        <v>300056691</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>682</v>
+      </c>
+      <c r="C1402">
+        <v>4148</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="A1403">
+        <v>300056694</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>683</v>
+      </c>
+      <c r="C1403">
+        <v>4148</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="A1404">
+        <v>300056695</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>684</v>
+      </c>
+      <c r="C1404">
+        <v>4148</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="A1405">
+        <v>300056700</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>685</v>
+      </c>
+      <c r="C1405">
+        <v>4148</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="A1406">
+        <v>300056697</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>686</v>
+      </c>
+      <c r="C1406">
+        <v>4148</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="A1407">
+        <v>300056718</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1407">
+        <v>4150</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="A1408">
+        <v>300056725</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1408">
+        <v>4150</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="A1409">
+        <v>300056774</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>688</v>
+      </c>
+      <c r="C1409">
+        <v>4148</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="A1410">
+        <v>300057027</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>689</v>
+      </c>
+      <c r="C1410">
+        <v>1956</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="A1411">
+        <v>300057061</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>690</v>
+      </c>
+      <c r="C1411">
+        <v>2848</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="A1412">
+        <v>300057062</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>691</v>
+      </c>
+      <c r="C1412">
+        <v>2848</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="A1413">
+        <v>300057198</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>692</v>
+      </c>
+      <c r="C1413">
+        <v>4003</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="A1414">
+        <v>300057186</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1414">
+        <v>4003</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="A1415">
+        <v>300057475</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>694</v>
+      </c>
+      <c r="C1415">
+        <v>1128</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="A1416">
+        <v>300057469</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>695</v>
+      </c>
+      <c r="C1416">
+        <v>735</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="A1417">
+        <v>300057730</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1417">
+        <v>2781</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="A1418">
+        <v>300057728</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>697</v>
+      </c>
+      <c r="C1418">
+        <v>2794</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="A1419">
+        <v>300057734</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>698</v>
+      </c>
+      <c r="C1419">
+        <v>2106</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="A1420">
+        <v>300058011</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>699</v>
+      </c>
+      <c r="C1420">
+        <v>2781</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="A1421">
+        <v>300058038</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>700</v>
+      </c>
+      <c r="C1421">
+        <v>2794</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="A1422">
+        <v>300058058</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1422">
+        <v>4191</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="A1423">
+        <v>300058059</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>702</v>
+      </c>
+      <c r="C1423">
+        <v>2781</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="A1424">
+        <v>300058076</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1424">
+        <v>2781</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="A1425">
+        <v>300058064</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>704</v>
+      </c>
+      <c r="C1425">
+        <v>2781</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426">
+        <v>300058078</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1426">
+        <v>4181</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="A1427">
+        <v>300058086</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>706</v>
+      </c>
+      <c r="C1427">
+        <v>2794</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428">
+        <v>300058068</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>707</v>
+      </c>
+      <c r="C1428">
+        <v>4191</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429">
+        <v>300058069</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1429">
+        <v>2781</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430">
+        <v>300058087</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1430">
+        <v>2781</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431">
+        <v>300058088</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>710</v>
+      </c>
+      <c r="C1431">
+        <v>2781</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432">
+        <v>300058102</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>711</v>
+      </c>
+      <c r="C1432">
+        <v>2238</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="A1433">
+        <v>300058111</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>712</v>
+      </c>
+      <c r="C1433">
+        <v>2781</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="A1434">
+        <v>300058103</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1434">
+        <v>2781</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="A1435">
+        <v>300058093</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>714</v>
+      </c>
+      <c r="C1435">
+        <v>2781</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="A1436">
+        <v>300058104</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>715</v>
+      </c>
+      <c r="C1436">
+        <v>2781</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="A1437">
+        <v>300058112</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>716</v>
+      </c>
+      <c r="C1437">
+        <v>2781</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="A1438">
+        <v>300058094</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1438">
+        <v>2781</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="A1439">
+        <v>300058113</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>718</v>
+      </c>
+      <c r="C1439">
+        <v>4181</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="A1440">
+        <v>300058114</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>719</v>
+      </c>
+      <c r="C1440">
+        <v>4181</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="A1441">
+        <v>300058119</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>720</v>
+      </c>
+      <c r="C1441">
+        <v>2794</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="A1442">
+        <v>300058131</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>721</v>
+      </c>
+      <c r="C1442">
+        <v>2781</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="A1443">
+        <v>300058108</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>722</v>
+      </c>
+      <c r="C1443">
+        <v>2781</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="A1444">
+        <v>300058240</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1444">
+        <v>1956</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="A1445">
+        <v>300058630</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>724</v>
+      </c>
+      <c r="C1445">
+        <v>4148</v>
+      </c>
+      <c r="D1445" t="s">
         <v>815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">